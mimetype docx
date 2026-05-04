--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -490,200 +490,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations in Sobolev spaces by prolate spheroidal wave functions</w:t>
+                <w:t xml:space="preserve">Some further estimates of the prolate spheroidal wave functions and their spectrum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202315v1</w:t>
+                <w:t xml:space="preserve">hal-01146389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further estimates of the prolate spheroidal wave functions and their spectrum.</w:t>
+                <w:t xml:space="preserve">Approximations in Sobolev spaces by prolate spheroidal wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2015.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146389v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations with loss of the Bergman projections in the bounded symmetric domains of tube type</w:t>
               </w:r>
@@ -2037,523 +2037,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum boundary regularity of bounded Hua-harmonic functions on tube domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littlewood-Paley decompositions and Bergman projections related to symmetric cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bekollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Buraczewski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Damek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaming</w:t>
+                <w:t xml:space="preserve">F. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.457-486</w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol 89, pp.317-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001110v1</w:t>
+                <w:t xml:space="preserve">hal-00087832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littlewood-Paley decompositions and Bergman projections related to symmetric cones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum boundary regularity of bounded Hua-harmonic functions on tube domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Buraczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bekollé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garrigos</w:t>
+                <w:t xml:space="preserve">Ewa Damek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ricci</w:t>
+                <w:t xml:space="preserve">Andrzej Hulanicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol 89, pp.317-360</w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.457-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087832v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite functions and uncertainty principles for the Fourier and the windowed Fourier transforms</w:t>
+                <w:t xml:space="preserve">Anisotropic analysis of some Gaussian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaming</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol 9 n°3, pp.215-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-003-0012-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005822v1</w:t>
+                <w:t xml:space="preserve">hal-00087790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic analysis of some Gaussian models</w:t>
+                <w:t xml:space="preserve">Hermite functions and uncertainty principles for the Fourier and the windowed Fourier transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Estrade</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.23-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00087790v1</w:t>
+                <w:t xml:space="preserve">hal-00005822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua system and pluriharmonicity for symmetric irreducible Siegel domains of type II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Buraczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Damek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Hulanicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Penney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2595,90 +2595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundedness of Bergman projections on tube domains over light cones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, vol 237, pp.31-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2697,295 +2697,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular limit of a chemotaxis growth model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">nth-order fractional Brownian motion and fractional Gaussian noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berzin-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Iribarren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (5), pp.1049-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/78.917808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087716v1</w:t>
+                <w:t xml:space="preserve">hal-00319136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nth-order fractional Brownian motion and fractional Gaussian noises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Harba</w:t>
+                <w:t xml:space="preserve">Singular limit of a chemotaxis growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Berzin-Joseph</w:t>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Iribarren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Bonami</w:t>
+                <w:t xml:space="preserve">Elisabeth Logak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol 6 n° 10, pp.1173-1218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319136v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littlewood-Paley decompositions related to symmetric cones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,64 +3165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modi¯ed motion by mean curvature: local existence and uniqueness and qualitative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Logak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential and integral equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, vol 13 (10-12), pp.1371-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausdorff-Young inequalities for functions in Bergman spaces on tube domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Catania ISAAC05 Congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4220,90 +4220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la régularité de fractals 3D et celle de leurs projections 2D. Application à l'os trabéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bretteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.40-43</w:t>
@@ -4414,90 +4414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de champs browniens fractionnaires anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme colloque du GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Toulouse, France. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4522,51 +4522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis on tube domains over light cones: some extensions of recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Extensions of Fractional Brownian Motion. Application to Trabecular Bone Radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-022-09595-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.05.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9295-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.09.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Dang Ky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466459v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1109.1546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337750v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Feuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonami Aline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sehba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kacim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sehba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekoll&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Estrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-003-0012-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04DJV4N5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Penney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Logak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin-Joseph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iribarren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.917808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Symesak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02922011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM8ZFRS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bruna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#233;pa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;pingle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Weiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekoll&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemineur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bretteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gy. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547220v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Iwaniec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-022-09595-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.05.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9295-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.09.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Dang Ky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466459v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1109.1546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337750v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Feuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonami Aline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sehba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kacim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sehba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekoll&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Estrade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-003-0012-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04DJV4N5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Penney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin-Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iribarren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.917808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Logak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Symesak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02922011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM8ZFRS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bruna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#233;pa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;pingle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Weiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekoll&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemineur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bretteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gy. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547220v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Iwaniec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>