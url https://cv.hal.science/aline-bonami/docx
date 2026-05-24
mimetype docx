--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -125,51 +125,51 @@
                 <w:t xml:space="preserve">Gaussian bounds for the heat kernel associated to prolate spheroidal wave functions with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Kerkyacharian</w:t>
+                <w:t xml:space="preserve">Gérard Kerkyacharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pencho Petrushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
@@ -490,468 +490,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further estimates of the prolate spheroidal wave functions and their spectrum.</w:t>
+                <w:t xml:space="preserve">Approximations in Sobolev spaces by prolate spheroidal wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2015.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146389v1</w:t>
+                <w:t xml:space="preserve">hal-01202315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations in Sobolev spaces by prolate spheroidal wave functions</w:t>
+                <w:t xml:space="preserve">Some further estimates of the prolate spheroidal wave functions and their spectrum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2015.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202315v1</w:t>
+                <w:t xml:space="preserve">hal-01146389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations with loss of the Bergman projections in the bounded symmetric domains of tube type</w:t>
+                <w:t xml:space="preserve">Uniform bounds of prolate spheroidal wave functions and eigenvalues decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Nana</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.1737--1769</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352, pp.229--234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146382v1</w:t>
+                <w:t xml:space="preserve">hal-01146376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization of some Hardy-type spaces of holomorphic functions</w:t>
+                <w:t xml:space="preserve">Estimations with loss of the Bergman projections in the bounded symmetric domains of tube type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luong Dang Ky</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.1737--1769</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146387v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform bounds of prolate spheroidal wave functions and eigenvalues decay</w:t>
+                <w:t xml:space="preserve">Factorization of some Hardy-type spaces of holomorphic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrazek Karoui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Dang Ky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 352, pp.229--234</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 352, pp.817--821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146376v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equality cases for the uncertainty principle in finite Abelian groups</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Dang Ky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.230-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete radar ambiguity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,225 +2266,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic analysis of some Gaussian models</w:t>
+                <w:t xml:space="preserve">Hermite functions and uncertainty principles for the Fourier and the windowed Fourier transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Estrade</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.23-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087790v1</w:t>
+                <w:t xml:space="preserve">hal-00005822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite functions and uncertainty principles for the Fourier and the windowed Fourier transforms</w:t>
+                <w:t xml:space="preserve">Anisotropic analysis of some Gaussian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaming</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol 9 n°3, pp.215-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-003-0012-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005822v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua system and pluriharmonicity for symmetric irreducible Siegel domains of type II</w:t>
               </w:r>
@@ -2589,373 +2589,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness of Bergman projections on tube domains over light cones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singular limit of a chemotaxis growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Peloso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ricci</w:t>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Logak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, vol 237, pp.31-59</w:t>
+              <w:t xml:space="preserve">Advances in Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol 6 n° 10, pp.1173-1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087728v1</w:t>
+                <w:t xml:space="preserve">hal-00087716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nth-order fractional Brownian motion and fractional Gaussian noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berzin-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (5), pp.1049-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/78.917808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular limit of a chemotaxis growth model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundedness of Bergman projections on tube domains over light cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bekollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mimura</w:t>
+                <w:t xml:space="preserve">Marco Peloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, vol 6 n° 10, pp.1173-1218</w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol 237, pp.31-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087716v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littlewood-Paley decompositions related to symmetric cones</w:t>
               </w:r>
@@ -2967,51 +2967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, vol 3, pp.11-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of Hardy spaces and Hankel operators on convex domains in Cn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Symesak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,64 +3165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modi¯ed motion by mean curvature: local existence and uniqueness and qualitative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Logak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential and integral equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, vol 13 (10-12), pp.1371-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powers of the Szegö kernel and Hankel operators on Hardy spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Symesak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Catania ISAAC05 Congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4108,77 +4108,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bekollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Séminaire-Atelier Analyse Classique, Equations aux Dérivées Partielles et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Yaoundé, Cameroon</w:t>
@@ -4220,90 +4220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la régularité de fractals 3D et celle de leurs projections 2D. Application à l'os trabéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bretteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.40-43</w:t>
@@ -4414,90 +4414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de champs browniens fractionnaires anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme colloque du GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Toulouse, France. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Hankel operators on Hardy and Bergman spaces and related questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Symesak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Extensions of Fractional Brownian Motion. Application to Trabecular Bone Radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Feuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Dang Ky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,51 +5524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some questions related to the Bergman projection in symmetric domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,252 +5655,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral decay of the sinc kernel operator and approximations by Prolate Spheroidal Wave Functions.</w:t>
+                <w:t xml:space="preserve">Approximations in Sobolev Spaces by Prolate Spheroidal Wave Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547220v3</w:t>
+                <w:t xml:space="preserve">hal-01146397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations in Sobolev Spaces by Prolate Spheroidal Wave Functions</w:t>
+                <w:t xml:space="preserve">Spectral Decay of Time and Frequency Limiting Operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146397v1</w:t>
+                <w:t xml:space="preserve">hal-01146395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Decay of Time and Frequency Limiting Operator</w:t>
+                <w:t xml:space="preserve">Spectral decay of the sinc kernel operator and approximations by Prolate Spheroidal Wave Functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146395v1</w:t>
+                <w:t xml:space="preserve">hal-00547220v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration of the integral norm of idempotents</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-022-09595-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.05.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9295-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.09.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Dang Ky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466459v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1109.1546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337750v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Feuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonami Aline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sehba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kacim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sehba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekoll&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Estrade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-003-0012-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04DJV4N5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Penney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peloso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin-Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iribarren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.917808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Logak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Symesak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02922011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM8ZFRS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bruna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#233;pa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;pingle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Weiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekoll&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemineur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bretteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gy. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547220v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Iwaniec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kerkyacharian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-022-09595-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.05.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9295-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.09.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Dang Ky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466459v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1109.1546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337750v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Feuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonami Aline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sehba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kacim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sehba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekoll&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Estrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-003-0012-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04DJV4N5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Penney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Logak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin-Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iribarren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.917808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peloso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Symesak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02922011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM8ZFRS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bruna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#233;pa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;pingle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Weiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekoll&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemineur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bretteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gy. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547220v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Iwaniec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>