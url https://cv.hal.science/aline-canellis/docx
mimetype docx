--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -1584,51 +1584,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1742,550 +1742,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme, Préfaces aux livres de la Bible, A. Canellis (dir.), Collection des Sources Chrétiennes, n° 592, Lyon, 2017.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Jérôme. Préfaces aux livres de la Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bastit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cerf, 592, 2017, Sources Chrétiennes, 978-2-204-12618-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01767099v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Jérôme. Préfaces aux livres de la Bible</w:t>
+                <w:t xml:space="preserve">hal-01762438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caritatis scripta. Mélanges de littérature et de patristique offerts à Patrick Laurence, Textes réunis et préparés par Aline CANELLIS, Élisabeth GAVOILLE et Benoît JEANJEAN (Collection des Études Augustiniennes, 2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bastit</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Antiquité en ses confins : mélanges offerts à Benoît Gain [N° 16 de : Recherches et travaux. Hors-série]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Cerf, 592, 2017, Sources Chrétiennes, 978-2-204-12618-2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ELLUG Université Stendhal-Grenoble 3, pp.185, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Gavoille</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">halshs-00423231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin (et Marcellin), Supplique aux empereurs = Libellus Precum (ed. maior pour les Sources Chrétiennes, n° 504, Paris, Cerf, septembre 2006).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Furno</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ELLUG Université Stendhal-Grenoble 3, pp.185, 2008</w:t>
+                <w:t xml:space="preserve">halshs-03620688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme, Débat entre un Luciférien et un Orthodoxe (ed. minor) Sources Chrétiennes, n° 473, Paris, Cerf, avril 2003).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieronymus, Altercatio Luciferiani et Orthodoxi (ed. maior) (= CCSL 79 B, Turnhout, Brepols, décembre 2000).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2295,2035 +2233,2035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambrosius noster d’après le De bello Arriano de G. M. Fagnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A déterminer, sous la direction de Martine Furno (eds ENS Lyon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les références à Joël dans les œuvres de Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Courtray et Régis Burnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible grandit avec celui qui la lit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Jérôme naturaliste ? Le Chrétien face à la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Gavoille; Ida Gilda Mastrorosa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Jérôme, un érudit hors normes (347 ?-420)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir les Pères de l’Église- Nouveau Manuel de Patristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Artège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.779-823, 2024, 9791033613725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Jérôme : vie, œuvre et textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir les Pères de l’Église. Nouveau manuel de patristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artège, pp.824-862, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme et le canon biblique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Céline Isaia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Canon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme et sa tante Castorina : entre temps humain et temps divin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Gavoille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre et Temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms hébreux dans le Sur Zacharie de Didyme l’Aveugle et l’In Zachariam de Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Biblindex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieronymus, Origenes und die Vulgata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitta Schmid Pfandler; Michael Fieger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht am Ende mit dem Latein. Die Vulgata aus heutiger Sicht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.167-169, 2023, Théologie et Philosophie, 9783034347464. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieronymus und die am wenigsten schlechte Art der Bibelübersetzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitta Schmid Pfandler; Michael Fieger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht am Ende mit dem Latein, Die Vulgata aus heutiger Sicht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.158-160, 2023, 9783034347464. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b20983⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-04733570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Auslegung der Antiochenischen und Alexandrinischen Schulen durch Hieronymus am Beispiel des kleinen Propheten Joel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitta Schmid Pfandler; Michael Fieger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht am Ende mit dem Latein, Die Vulgata aus heutiger Sicht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.165-167, 2023, Théologie et Philosophie, 9783034347440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de mots et jeux sur les mots chez Saint-Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux sur les mots, les lettres et les sons dans les textes latins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-310, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Übersetzungsprobleme und Lehrmeinungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitta Schmid Pfandler; Michael Fieger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht am Ende mit dem Latein. Die Vulgata aus heutiger Sicht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.169-171, 2023, Théologie et Philosophie, 9783034347464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jérôme épistolier : entre sagesse populaire et audace littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Gavoille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de ton et plaisanterie dans la lettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413-430, 2023, 978-2-86906-895-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pammachius et Marcella, amis, ἐργοδιῶκται et défenseurs de Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingo Schaaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hieronymus Romanus. Studies on Jerome and Rome on the Occasion of the 1600th Anniversary of his Death</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPM (87), Brepols, pp.509-540, 2021, 978-2503592596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les références scripturaires dans l’Epistula 127 de Jérôme à Principia : de l’éloge de Marcella à l’apologie du Christianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Mellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le puits des eaux vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-199, 2021, 9782503596174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations bibliques dans la première oraison funèbre d’Ambroise de Milan sur la mort de son frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Mellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le puits des eaux vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-180, 2021, 9782503596174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...15 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-04733598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la Traduction allemande des notices d’Y.-M. Duval (HLL, Handbuch der lateinischen Literatur der Antike, Die Literatur im Zeitalter des Theodosius (374-430 n. Ch.), J.-D. Berger, J. Fontaine, P. L. Schmidt (hrsg)/ Histoire de la Littérature Latine), Beck, München, mai 2020 : Philippus Presbyter (§ 643, 5), p. 102-104 ; Lettres sur Paul (643, 6), p. 104-105 ; Indiculus de Haeresibus (644, 4), p. 112-113 ; Introduction (645, 1), p. 113-114 ; Hilarius Diaconus (645, 2), p. 114-115 ; Faustinus Presbyter (645, 3), p. 115-117 ; Faux lucifériens (645, 4), p. 117-118 ; Introduction (646, 1), p. 118-119 ; Helvidius (646, 2), p. 119-120 ; Jovinien (646, 3), p. 120-122 ; Hieronymus (647), p. 122-293 ; Asterius (648, 1), p. 293-294 ; Marius Mercator (648, 2), p. 294-295, Rufin le Syrien (650, 1), p. 307-310. Vigilance (671, 2), p. 637-640.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-D. Berger, J. Fontaine, P. L. Schmidt (hrsg). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch der lateinischen Literatur der Antike, Die Literatur im Zeitalter des Theodosius (374-430 n. Ch.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beck, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme épistolier : confidences et autoportrait d’un auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Gavoille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre et l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-344, 2020, 978-2-86906-760-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint Jérôme et l’exégèse du Psaume 89 (d’après l’Epist. 140 à Cyprien, les Tractatus et les Commentarioli) », dans L’exégèse de saint Jérôme, textes réunis et préparés par É. Ayroulet et A. Canellis, PUSE, 2018, p. 115-129.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sainte Blandine : une héroïne lyonnaise », Éloge et blâme, figures et pratiques, Cultures Antiques 2016, coll. Dirigée par P. Guisard et C. Laizé, p. 525-542.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éloge et blâme, figures et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome’s hermeneutics : How To Exeget the Bible ?&amp;quot; dans Patristic Theories of Biblical Interpretation : The Latin Fathers, ed. Laura Morris, ed. Tarmo TOOM, Cambridge University Press, 2016, p. 49-76 (chapitre 3).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patristic Theories of Biblical Interpretation : The Latin Fathers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paula et Marcella sous le regard de saint Jérôme », Francesca Cenerini – Ida Gilda Mastrorosa (a cura di), Donne, istituzioni e società tra Tardo antico e alto Medioevo, Pensa Multimedia, Lecce, 2016, La botte di Diogene 8, p. 177-199.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donne, istituzioni e società tra Tardo antico e alto Medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jérôme, la Bible et Dieu », dans Anthologie des théologiens de l’Antiquité, dir. par A. Le Boulluec-É. Junod, Cerf, 2016, p. 343-347.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exégèse du Psaume 44 selon Jérôme (Ep. 65 à la vierge Principia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Canellis; Élisabeth Gavoille; Benoît Jeanjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caritatis scripta. Mélanges de littérature et de patristique offerts à Patrick Laurence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 199, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols; Institut d'Études Augustiniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-190, 2015, Collection des Études Augustiniennes - Série Antiquité, 978-2-85121-275-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps dans les œuvres d’Origène sur le Cantique des Cantiques », C. Laizé et P. Guisard (éd.), Le corps, Cultures Antiques, 2015, p. 681-704.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4333,1086 +4271,1086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques MOIREAU, L’Étna des Ségusiaves AETNA SEGVSIANORVM, 1663</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aline Canellis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garambois-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garambois-Vasquez</w:t>
+                <w:t xml:space="preserve">Pierre Habig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JERIHNA (Jerome's Interpretations of Hebrew Names) / Jérôme, Interprétations des noms Hébreux (documentaire) https://www.youtube.com/watch?v=SdYEILRBsec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Habig</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">halshs-04733663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence au séminaire de patristique de l’UdL « l’Autorité des Pères de l’Église » (1er mars 2018) : « Saint Jérôme, figure de l’autorité à la Renaissance ». Voir publication : « Les Laudes sancti Hieronymi de Giuseppe Brivio : entre tradition et innovation », dans HAL-SHS : https://halshs.archives-ouvertes.fr/halshs-03624926</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">JERIHNA (Jerome's Interpretations of Hebrew Names) / Jérôme, Interprétations des noms Hébreux (documentaire) https://www.youtube.com/watch?v=SdYEILRBsec</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis, « Un parcours en ecdotique » vidéo de Jules Hawkins et Louis Janin (Master Histoire Ancienne - Lyon 3) mise en ligne sur Youtube (5 avril 2022) : https://www.google.fr/search?q=aline+canellis+ecdotique&amp;ie=UTF-8&amp;oe=UTF-8&amp;hl=fr-fr&amp;client=safari#fpstate=ive&amp;vld=cid:c30e0710,vid:sdV6G0ELXCs,st:0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Helladius à Praesidius : Jérôme en question(s) - Intervention à la Table ronde du stage d'ecdotique (Sources Chrétiennes, HiSoMA UMR 5189) du 21 février 2019 [version détaillée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Janin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">halshs-02051375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Cicéron à saint Jérôme : bilan sur les quatre vertus » dans E. Gavoille et S. Roesch (éd.), « Diuina studia. Mélanges de religion et de philosophie ancienne offerts à François Guillaumont », Ausonius, Scripta Antiqua 110, Bordeaux, 2018, p. 21-29.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being Christian in Late Antiquity. A Festschrift for Gillian Clark, C. HARRISON, C. HUMFRESS, I. SANDWELL (eds), Oxford, University Press, 2014, 302 p. (RHE 312, 2017, 1-2, p. 267-269).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réécriture de l’histoire de Lot dans le Carmen de Sodoma », dans Nihil veritas erubescit. Mélanges offerts à Paul Mattei par ses élèves, collègues et amis, éds. C. Bernard-Valette, J. Delmulle et C. Gerzaguet, Instrumenta Patristica et Medievalia 74, Brepols, 2017, p. 527-538.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Being Christian in Late Antiquity. A Festschrift for Gillian Clark, C. HARRISON, C. HUMFRESS, I. SANDWELL (eds), Oxford, University Press, 2014, 302 p. (RHE 312, 2017, 1-2, p. 267-269).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien de Carthage, Correspondance. Introduction, traduction et notes de Michel POIRIER, professeur honoraire de Première supérieure au lycée Henri-IV, Paris, Bibliothèque 6, Éditions J.-P. Migne, Paris, 2015, 476 p., REL 2017, p. 369-370.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Réécriture de l’histoire de Lot dans le Carmen de Sodoma », dans Nihil veritas erubescit. Mélanges offerts à Paul Mattei par ses élèves, collègues et amis, éds. C. Bernard-Valette, J. Delmulle et C. Gerzaguet, Instrumenta Patristica et Medievalia 74, Brepols, 2017, p. 527-538.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Passio sanctae Salsae (BHL 7467). Recherches sur une passion tardive d’Afrique du Nord, avec une nouvelle édition critique de A. M. PIREDDA et une traduction annotée du GRAA. Études réunies par Sabine FIALON et Jean MEYERS, De Boccard, Paris-Bordeaux 2015, Ausonius Scripta Antiqua 72, 315 p., REL (2016) 2017, p. 370-372.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cyprien de Carthage, Correspondance. Introduction, traduction et notes de Michel POIRIER, professeur honoraire de Première supérieure au lycée Henri-IV, Paris, Bibliothèque 6, Éditions J.-P. Migne, Paris, 2015, 476 p., REL 2017, p. 369-370.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa GRAY, Jerome, Vita Malchi, Introduction, Text, Translation, and Commentary, Oxford Classical Monographs, Oxford, University Press, 2015, 365 p., REL (2016) 2017, p. 274-275.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth BIRNBAUM - Ludger SCHWIENHORST-SCHÖNBERGER, Hieronymus als Exeget und Theologe, Interdisziplinäre Zugänge zum Koheletkommentar des Hieronymus, Uitgeverij Peeters, Leuven-Paris-Walpole, MA, Bibliotheca Ephemeridum Theologicarum Lovaniensium CCLXVIII, 2014, 331 p. (RHE 311, 2016, 3-4, p. 722-724).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre BUSSIÈRES (éd.), La littérature des questions et réponses dans l’Antiquité profane et chrétienne : de l’enseignement à l’exégèse, Actes du séminaire sur le genre des Questions et Réponses tenu à Ottawa les 27 et 28 septembre 2009, Instrumenta Patristica et Mediaeualia, Research of the Inheritance of Early and Medieval Christianity 64, Brepols, 2013, 314 pages (REL 93, (2015) 2016, p. 375-377).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réécriture de l’histoire du prophète Jonas dans le Carmen de Iona », Journées d’études d’ALLHIS, 18-19 septembre 2014 (Saint-Étienne), dans Les circulations textuelles, Les cahiers d’ALLHIS n°3, Chemins de Tr@verse, Neuville-sur-Saône, 2015, p. 31-53, avec texte et traduction, p. 55-65</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite HARL avec la collaboration de Bruno Meynadier et Antoine Pietrobelli, Voix de louange. Les cantiques bibliques dans la liturgie chrétienne, Anagôgê, Les Belles Lettres, Paris, 2014, 358 pages. (REL, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« La réécriture de l’histoire du prophète Jonas dans le Carmen de Iona », Journées d’études d’ALLHIS, 18-19 septembre 2014 (Saint-Étienne), dans Les circulations textuelles, Les cahiers d’ALLHIS n°3, Chemins de Tr@verse, Neuville-sur-Saône, 2015, p. 31-53, avec texte et traduction, p. 55-65</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta BROCCA, Lattanzio, Agostino e la Sibylla Maga, Ricerche sulla fortuna degli Oracula Sibyllana nell Occidente latino, Herder, Roma, 2011, Studi e Testi TardoAntichi 11, 437 pages (REL, 2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5422,147 +5360,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editer et traduire saint Jérôme aujourd'hui dans la Collection des Sources Chrétiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Courtray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aline Canellis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Courtray</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Feiertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5572,157 +5510,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer le traité de Jérôme sur les Noms Hébreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Noémie Roussel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leflaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Leflaëc</w:t>
+                <w:t xml:space="preserve">Jules Nuguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5869,51 +5807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CBP-EB.5.133884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.9203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3851" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P1Z1PQ5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624926v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gavoille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/126662/decouvrir-les-peres-de-l-eglise/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-receptoria/4291-les-jeux-sur-les-mots-les-lettres-et-les-sons-dans-les-textes-latins.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/liberte-de-ton-et-plaisanterie-dans-la-lettre/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503596174-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-lettre-et-loeuvre/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782851212757-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Habig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CBP-EB.5.133884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.9203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3851" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P1Z1PQ5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624926v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gavoille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/126662/decouvrir-les-peres-de-l-eglise/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20983" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-receptoria/4291-les-jeux-sur-les-mots-les-lettres-et-les-sons-dans-les-textes-latins.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/liberte-de-ton-et-plaisanterie-dans-la-lettre/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503596174-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-lettre-et-loeuvre/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782851212757-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Habig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hawkins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Janin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>