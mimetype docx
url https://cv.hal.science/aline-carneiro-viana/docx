--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -196,334 +196,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Military IoT from Management to Perception: Challenges and Opportunities Across Layers</w:t>
+                <w:t xml:space="preserve">+Tour: Recommending personalized itineraries for smart tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Rettore</w:t>
+                <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannis Mast</w:t>
+                <w:t xml:space="preserve">Luciano de S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Aurisch</w:t>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sevenich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sand Luz Correa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.25-31. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.111118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOTM.001.2400141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340881v1</w:t>
+                <w:t xml:space="preserve">hal-05340723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">+Tour: Recommending personalized itineraries for smart tourism</w:t>
+                <w:t xml:space="preserve">Military IoT from Management to Perception: Challenges and Opportunities Across Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Paulo Esper</w:t>
+                <w:t xml:space="preserve">Paulo Rettore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano de S. Fraga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jannis Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Aurisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand Luz Correa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Sevenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260, pp.111118. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IOTM.001.2400141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340723v1</w:t>
+                <w:t xml:space="preserve">hal-05340881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleach: From WiFi probe-request signatures to MAC association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -596,51 +596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Cardoso-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João B Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. F. Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,51 +717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Katsikouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tarable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,733 +815,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing an inherently limiting factor in human mobility prediction</w:t>
+                <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia Amichi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pedro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. F Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TETC.2022.3229088⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (5), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905517v1</w:t>
+                <w:t xml:space="preserve">hal-03637105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+                <w:t xml:space="preserve">Combining Resource-Aware Recommendation and Caching in the Era of MEC for Improving the Experience of Video Streaming Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia B. L. Monção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand Luz Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2022.3205482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637105v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Resource-Aware Recommendation and Caching in the Era of MEC for Improving the Experience of Video Streaming Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Mobility Support for Personalised Data Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Claudia B. L. Monção</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paulo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.1505-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2022.3205482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tnsm.2022.3153804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996912v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Mobility Support for Personalised Data Offloading</w:t>
+                <w:t xml:space="preserve">Data-driven Mobility Analysis and Modeling: Typical and Confined Life of a Metropolitan Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Lima</w:t>
+                <w:t xml:space="preserve">Haron Fanticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aguiar</w:t>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Carvalho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tnsm.2022.3153804⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3517222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689986v1</w:t>
+                <w:t xml:space="preserve">hal-03569051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Mobility Analysis and Modeling: Typical and Confined Life of a Metropolitan Population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On building human-aware opportunistic communication strategies for cost-effective content delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rafael Lima Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Santos de Oliveira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leobino Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.1-33. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.106-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3517222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569051v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On building human-aware opportunistic communication strategies for cost-effective content delivery</w:t>
+                <w:t xml:space="preserve">Revealing an inherently limiting factor in human mobility prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lima Costa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Licia Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Ziviani</w:t>
+                <w:t xml:space="preserve">Mark Crovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leobino Sampaio</w:t>
+                <w:t xml:space="preserve">Antonio A. F Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.106-118. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TETC.2022.3229088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684046v1</w:t>
+                <w:t xml:space="preserve">hal-03905517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on ACM SIGCOMM CCR reviewing process: towards a more open review process (Editorial article)</w:t>
               </w:r>
@@ -1653,2465 +1653,2681 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+                <w:t xml:space="preserve">Incertitude à la périphérie du réseau : réseaux de neurones bayésiens pour la prédiction des ressources computationnelles des véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057818v1</w:t>
+                <w:t xml:space="preserve">hal-05601158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Invisible Census: Decoding the Digital Population via Wi-Fi Discovery Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niruth Bogahawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Thilakarathna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suranga Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auguste Noumsi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2026 -11th Francophone Meeting on Design Protocols, Performance Evaluation and Experimentation Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067630v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards assessing accessibility resulting from integrating demand-responsive and conventional public transport with travel time uncertainty</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348748v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Pappalardo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Noumsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309071⟩</w:t>
+              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.689-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248595v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards assessing accessibility resulting from integrating demand-responsive and conventional public transport with travel time uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Araldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zigrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, Oct 2025, Paris CNAM, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265802v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano G. Beiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.201-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920040v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2025, Coimbra Portugal, Portugal. pp.193-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744969.3748453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288506v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008121v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Manuela Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057826v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle of Wits: To What Extent Can Fraudsters Disguise Their Tracks in International bypass Fraud?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM ASIACCS 2024 - 19th ACM Asia Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3634737.3657023⟩</w:t>
+              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543435v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty or beast: human behavioral insights and learning power of federated mobility prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jussara M. Almeida</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSPATIAL - 32nd International Conference on Advances in Geographic Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3678717.3691323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04729716v2</w:t>
+                <w:t xml:space="preserve">hal-05057826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beauty or beast: human behavioral insights and learning power of federated mobility prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jussara Almeida</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGSPATIAL - 32nd International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2024, Atlanta, United States. pp.325-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3678717.3691323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680709v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. D. de M. Silva</w:t>
+                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">NetMob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568193v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Battle of Wits: To What Extent Can Fraudsters Disguise Their Tracks in International bypass Fraud?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2023 -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM ASIACCS 2024 - 19th ACM Asia Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3634737.3657023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928280v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. de M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171864v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM-based generation of cellular network traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2023 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897099v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
+                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906579v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">LSTM-based generation of cellular network traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087350v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03906600v1</w:t>
+                <w:t xml:space="preserve">hal-03906579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargèse (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3565477.3569161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838853v1</w:t>
+                <w:t xml:space="preserve">hal-04087350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Dec 2022, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3565477.3569161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génération de traces cellulaires réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2022 - 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4121,327 +4337,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the intricacies of per individual cellular network datasets generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci-X 2023 - International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Buenos Aires, Argentina. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mobility Patterns on Federated Learning applied to Human Mobility Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Trajectory Reconstruction from Sparse Mobile Phone Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4451,143 +4667,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4597,353 +4813,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Behavior: The Interplay Between Mobility Patterns and Mobile Traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926047v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterizing User Behavior: The Interplay Between Mobility Patterns and Mobile Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Beiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365088v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zen: LSTM-based generation of individual spatiotemporal cellular traffic with interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4953,1622 +5169,1622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-GUIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Saclay - Île de France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995763v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991691v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991491v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995688v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991474v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
+                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818359v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925002v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP of project &amp;quot;Mobility and contact traces from non-intrusive passive measurements&amp;quot; (ANR Mitik)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Saclay - Île de France. 2020, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6578,694 +6794,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FraudZen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-WDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-LINK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-TRAJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-MGMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7333,51 +7549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC820435"/>
+    <w:nsid w:val="A0123356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7564,51 +7780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-carneiro-viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1483-6269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092932576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rettore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Mast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Aurisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sevenich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de S. Fraga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand Luz Correa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Cardoso-Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Borges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F. Loureiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor S Ramos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Madariaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tarable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Amichi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F Loureiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3229088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03996912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia B. L. Mon&#231;&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3205482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carvalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2022.3153804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04684046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leobino Sampaio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Caesar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411740.3411748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05348748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourahou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zigrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04729716v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M. Almeida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3691323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-carneiro-viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1483-6269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092932576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de S. Fraga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand Luz Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rettore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Mast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Aurisch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sevenich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Cardoso-Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Borges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F. Loureiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor S Ramos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Madariaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tarable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03996912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia B. L. Mon&#231;&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3205482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2022.3153804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04684046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leobino Sampaio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Amichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F Loureiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3229088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Caesar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411740.3411748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niruth Bogahawatta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Thilakarathna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05348748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourahou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zigrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04729716v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M. Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3691323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>