--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">092932576</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Y7c4eGAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,4146 +209,4254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">+Tour: Recommending personalized itineraries for smart tourism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Military IoT from Management to Perception: Challenges and Opportunities Across Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano de S. Fraga</w:t>
+                <w:t xml:space="preserve">Paulo Rettore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jannis Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Aurisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sevenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111118⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOTM.001.2400141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340723v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Military IoT from Management to Perception: Challenges and Opportunities Across Layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">+Tour: Recommending personalized itineraries for smart tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannis Mast</w:t>
+                <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Aurisch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Luciano de S. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sevenich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand Luz Correa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOTM.001.2400141⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.111118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340881v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleach: From WiFi probe-request signatures to MAC association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.103623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPAyI: Muscling Ordinal Patterns for low-complex and usability-aware transportation mode detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Cardoso-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João B Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. F. Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitor S Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 11 (10), pp.17170-17183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DuctiLoc: Energy-efficient Location Sampling with Configurable Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Katsikouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tarable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.15375-15389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3243731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Revealing an inherently limiting factor in human mobility prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Crovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. F Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETC.2022.3229088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637105v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Resource-Aware Recommendation and Caching in the Era of MEC for Improving the Experience of Video Streaming Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Claudia B. L. Monção</w:t>
+                <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand Luz Correa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSC.2022.3205482⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (5), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996912v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Mobility Support for Personalised Data Offloading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Resource-Aware Recommendation and Caching in the Era of MEC for Improving the Experience of Video Streaming Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia B. L. Monção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand Luz Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tnsm.2022.3153804⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2022.3205482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689986v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Mobility Analysis and Modeling: Typical and Confined Life of a Metropolitan Population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Mobility Support for Personalised Data Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emanuel Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.1-33. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.1505-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3517222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tnsm.2022.3153804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569051v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On building human-aware opportunistic communication strategies for cost-effective content delivery</w:t>
+                <w:t xml:space="preserve">Data-driven Mobility Analysis and Modeling: Typical and Confined Life of a Metropolitan Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lima Costa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Haron Fanticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leobino Sampaio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.05.033⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3517222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684046v1</w:t>
+                <w:t xml:space="preserve">hal-03569051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing an inherently limiting factor in human mobility prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On building human-aware opportunistic communication strategies for cost-effective content delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lima Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A. F Loureiro</w:t>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leobino Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TETC.2022.3229088⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.106-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905517v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on ACM SIGCOMM CCR reviewing process: towards a more open review process (Editorial article)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Caesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communication Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (3), pp.55-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3411740.3411748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude à la périphérie du réseau : réseaux de neurones bayésiens pour la prédiction des ressources computationnelles des véhicules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Randomisation des adresses MAC en BLE: Comportements d'annonce modernes et défis de comptage de dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05601158v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Census: Decoding the Digital Population via Wi-Fi Discovery Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niruth Bogahawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanchana Thilakarathna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suranga Seneviratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2026 -11th Francophone Meeting on Design Protocols, Performance Evaluation and Experimentation Communication Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Incertitude à la périphérie du réseau : réseaux de neurones bayésiens pour la prédiction des ressources computationnelles des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057818v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Yonga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Noumsi</w:t>
+                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.689-696, </w:t>
+              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067630v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards assessing accessibility resulting from integrating demand-responsive and conventional public transport with travel time uncertainty</w:t>
+                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ourahou</w:t>
+                <w:t xml:space="preserve">Gaelle Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Araldo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Auguste Noumsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.689-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348748v1</w:t>
+                <w:t xml:space="preserve">hal-05067630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards assessing accessibility resulting from integrating demand-responsive and conventional public transport with travel time uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Araldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zigrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, Oct 2025, Paris CNAM, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248595v1</w:t>
+                <w:t xml:space="preserve">hal-05348748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano G. Beiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+                <w:t xml:space="preserve">Leo Ferres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Luca Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Sep 2025, Coimbra Portugal, Portugal. pp.193-195, </w:t>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.201-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3744969.3748453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265802v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Félix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2025, Coimbra Portugal, Portugal. pp.193-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744969.3748453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288506v1</w:t>
+                <w:t xml:space="preserve">hal-05265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008121v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Manuela Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920040v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
+              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057826v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty or beast: human behavioral insights and learning power of federated mobility prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jussara M. Almeida</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSPATIAL - 32nd International Conference on Advances in Geographic Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3678717.3691323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04729716v2</w:t>
+                <w:t xml:space="preserve">hal-05057826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beauty or beast: human behavioral insights and learning power of federated mobility prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jussara Almeida</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGSPATIAL - 32nd International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2024, Atlanta, United States. pp.325-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3678717.3691323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680709v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle of Wits: To What Extent Can Fraudsters Disguise Their Tracks in International bypass Fraud?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM ASIACCS 2024 - 19th ACM Asia Conference on Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3634737.3657023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">NetMob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568193v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. de M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2023 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928280v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">NetMob 2023 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171864v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSTM-based generation of cellular network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906579v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087350v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargèse (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03906600v1</w:t>
+                <w:t xml:space="preserve">hal-04087350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3565477.3569161⟩</w:t>
+              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838853v1</w:t>
+                <w:t xml:space="preserve">hal-03906600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Dec 2022, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3565477.3569161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génération de traces cellulaires réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2022 - 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4337,327 +4466,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the intricacies of per individual cellular network datasets generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci-X 2023 - International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Buenos Aires, Argentina. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mobility Patterns on Federated Learning applied to Human Mobility Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Trajectory Reconstruction from Sparse Mobile Phone Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4667,143 +4796,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4813,353 +4942,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Characterizing User Behavior: The Interplay Between Mobility Patterns and Mobile Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Beiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365088v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Behavior: The Interplay Between Mobility Patterns and Mobile Traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926047v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zen: LSTM-based generation of individual spatiotemporal cellular traffic with interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5169,1622 +5298,1622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-GUIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Saclay - Île de France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991691v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991491v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995688v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995763v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818359v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925002v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818320v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991474v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP of project &amp;quot;Mobility and contact traces from non-intrusive passive measurements&amp;quot; (ANR Mitik)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Saclay - Île de France. 2020, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6794,694 +6923,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FraudZen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-WDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-LINK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-TRAJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-MGMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7549,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0123356"/>
+    <w:nsid w:val="0AAEED0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7780,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-carneiro-viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1483-6269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092932576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de S. Fraga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand Luz Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rettore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Mast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Aurisch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sevenich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Cardoso-Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Borges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F. Loureiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor S Ramos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Madariaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tarable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03996912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia B. L. Mon&#231;&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3205482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2022.3153804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04684046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leobino Sampaio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Amichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F Loureiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3229088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Caesar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411740.3411748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niruth Bogahawatta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Thilakarathna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05348748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourahou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zigrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04729716v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M. Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3691323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-carneiro-viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1483-6269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092932576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Y7c4eGAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rettore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Mast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Aurisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sevenich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340723v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de S. Fraga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand Luz Correa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Cardoso-Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Borges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F. Loureiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor S Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Madariaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tarable" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Amichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. F Loureiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3229088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03996912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia B. L. Mon&#231;&#227;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3205482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2022.3153804" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04684046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leobino Sampaio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Caesar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411740.3411748" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niruth Bogahawatta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Thilakarathna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05348748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourahou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zigrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04729716v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M. Almeida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3691323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699120v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04699871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>