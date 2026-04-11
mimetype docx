--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -206,317 +206,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Older Population and Support for Digital Use</w:t>
+                <w:t xml:space="preserve">Hommes et femmes âgés face au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94, pp.156-174. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.153-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1119166ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480975v1</w:t>
+                <w:t xml:space="preserve">hal-05480985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et femmes âgés face au numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Older Population and Support for Digital Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.153-170. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94, pp.156-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1119166ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480985v1</w:t>
+                <w:t xml:space="preserve">hal-05480975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi du travail diagnostique de maladie d’Alzheimer dans l’accompagnement des personnes avec trisomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 47/ n° 176 (1), pp.55-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -589,64 +589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Valatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 205 (1), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,64 +680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être propriétaire à l’heure de la retraite : capitaliser et assurer son avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 89 (2), pp.99-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -797,64 +797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -892,51 +892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement des personnes en situation de handicap. Expériences inédites et plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (159), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -955,576 +955,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The épreuve of ageing with Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expériences croisées face à l’épreuve de la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627746v1</w:t>
+                <w:t xml:space="preserve">hal-02932868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de vie et conditions de logement des propriétaires vieillissants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The épreuve of ageing with Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (05), pp.935 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0144686X16000167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628245v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences croisées face à l’épreuve de la maladie d’Alzheimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
+                <w:t xml:space="preserve">Cadre de vie et conditions de logement des propriétaires vieillissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Ogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (152), pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932868v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre heureux avec la maladie d'Alzheimer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Home environments and adaptations in the context of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Ogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.1278-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0144686X14000221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628279v1</w:t>
+                <w:t xml:space="preserve">hal-01628346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home environments and adaptations in the context of ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vivre heureux avec la maladie d'Alzheimer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Petite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Renaut</w:t>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0144686X14000221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01628346v1</w:t>
+                <w:t xml:space="preserve">hal-01628279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience vécue de la maladie d'Alzheimer par des personnes malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluriâges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1549,64 +1549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre &amp;quot;avec&amp;quot; la maladie d'Alzheimer : des expériences en rupture avec les représentations usuelles de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.19-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1631,51 +1631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et se former : nouveaux regards sur la formation tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et se former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (147), pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1769,90 +1769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' aménagement du logement, son accessibilité et les aides techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Ogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1877,51 +1877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former en langues à l'heure de la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Mehraeen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1968,51 +1968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former dans le temps de retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,204 +2031,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement actif et formation tout au long de la vie. Perspectives croisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approches politique, institutionnelle et individuelle de l'engagement en formation à l'heure à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.69-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.028.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629507v1</w:t>
+                <w:t xml:space="preserve">hal-01629447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches politique, institutionnelle et individuelle de l'engagement en formation à l'heure à la retraite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vieillissement actif et formation tout au long de la vie. Perspectives croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1&amp;2, pp.68-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.028.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629447v1</w:t>
+                <w:t xml:space="preserve">hal-01629507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortons-nous de l’ère de la retraite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces retraités qui deviennent &amp;quot;experts&amp;quot; : stratégie de recrutement et place de la formation dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement actif et enjeux de la formation dans le temps de retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62, pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2439,286 +2439,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités dans les usages du numérique. Les pistes explorées dans Elvis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les déterminants sociaux de l’usage d’internet et leurs variations : l’apport des méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir : une affaire d'inégalités. Trajectoires, territoires et pratiques des retraités. Autour du projet Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138847v1</w:t>
+                <w:t xml:space="preserve">hal-05138848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants sociaux de l’usage d’internet et leurs variations : l’apport des méthodes mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inégalités dans les usages du numérique. Les pistes explorées dans Elvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir : une affaire d'inégalités. Trajectoires, territoires et pratiques des retraités. Autour du projet Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138848v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'Université enseigne le vieillissement à des apprenants vieillissants, une expérience transformative bilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion de Muriel Darmon autour de l'ouvrage &amp;quot;Réparer les cerveaux. Sociologie des pertes et des récupérations post-AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du MESOPOLHIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,51 +2881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de la maladie d'Alzheimer à travers sa dimension communicationnelle. Les enseignements d'une démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Université d'été de l'Espace Ethique Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espace Ethique Ile-de-France, Sep 2024, Marseille Palais du Pharo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscientiser et apprivoiser le vieillir. Le rôle des savoirs à l'école et à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre visible le vieillir aux Nords et aux Suds. Enjeux, représentations, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau APASUN, Oct 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3019,64 +3019,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des personnes à un stade précoce de la maladie. Quelques enseignements d’une recherche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Villeneuve d Ascq France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,601 +3095,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chez-soi des personnes atteintes de la maladie d’Alzheimer. Un lieu apprenant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apprendre, s’adapter, vivre avec… ou la place de la formation dans la sociologie du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium:Les territoires du vieillissement. Dialogues interdisciplinaires et regards transatlantiques,Colloque ACFAS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Le vieillissement individuel. Analyses sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636388v1</w:t>
+                <w:t xml:space="preserve">hal-01633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d’un objet sociologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le chez-soi des personnes atteintes de la maladie d’Alzheimer. Un lieu apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la communication des personnes atteintes de la maladie d’Alzheimer </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Symposium:Les territoires du vieillissement. Dialogues interdisciplinaires et regards transatlantiques,Colloque ACFAS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633822v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre, s’adapter, vivre avec… ou la place de la formation dans la sociologie du vieillissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La fabrique d’un objet sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vieillissement individuel. Analyses sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve"> la communication des personnes atteintes de la maladie d’Alzheimer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633877v1</w:t>
+                <w:t xml:space="preserve">hal-01633822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre un “jeune malade” en France. Prise en charge, parcours et expériences de la vie avec la maladie d’Alzheimer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Peut-on “aller mieux” quand on a la maladie d’Alzheimer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociologie,une science contre nature? 6ème Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie(AFS), Jun 2015, Saint-Quentin-en-Yvelines France</w:t>
+              <w:t xml:space="preserve">Guérir, se rétablir, aller mieux.. en santé mentale et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636436v1</w:t>
+                <w:t xml:space="preserve">hal-01636471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on “aller mieux” quand on a la maladie d’Alzheimer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etre un “jeune malade” en France. Prise en charge, parcours et expériences de la vie avec la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guérir, se rétablir, aller mieux.. en santé mentale et ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">La sociologie,une science contre nature? 6ème Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie(AFS), Jun 2015, Saint-Quentin-en-Yvelines France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636471v1</w:t>
+                <w:t xml:space="preserve">hal-01636436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique française de la dépendance. Dispositif et pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Une analyse à la lumière des concepts de déprise et d’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au Centre de santé et de services sociaux Cavendish (CSSS Cavendish)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaires, Entre déprise, reprise et emprise. Nouveaux regards sur le vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636498v1</w:t>
+                <w:t xml:space="preserve">hal-01636509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et vieillir « avec » la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à l’Université du Québec à Montréal (l’Uqam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,152 +3708,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Une analyse à la lumière des concepts de déprise et d’épreuve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La politique française de la dépendance. Dispositif et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaires, Entre déprise, reprise et emprise. Nouveaux regards sur le vieillir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Communication au Centre de santé et de services sociaux Cavendish (CSSS Cavendish)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636509v1</w:t>
+                <w:t xml:space="preserve">hal-01636498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue de la maladie d’Alzheimer par les personnes malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à l'Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal/ UQAM/ McGill University, 2014, Montréal, Canada. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,64 +3878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue de la maladie d’Alzheimer par les malades. Présentation et réflexions autour d’une recherche en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dominations. Vème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3960,64 +3960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation d’aide à l’épreuve des pratiques d’aménagement du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Habitats &amp; Personnes Agées – Vieillir chez soi – vivre entre soi ? Les habitats intermédiaires en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,64 +4074,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Souris et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissements et Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (147), 2013</w:t>
@@ -4377,64 +4377,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre les âges de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,64 +4581,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale. Vers de nouveaux horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4674,204 +4674,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation entre vie professionnelle et travail de care face aux enjeux spatiaux. L’expérience des aidants salariés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La sociologie française et la maladie d’Alzheimer : contexte d’émergence et contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.277-298, 2023, 978-2-7574-3807-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, p.27-45, 2023, 978-2-7574-3807-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444152v1</w:t>
+                <w:t xml:space="preserve">hal-04444121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie de la maladie d’Alzheimer attentive aux expériences des personnes malades. Les apports d’une recherche longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,212 +4868,247 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-232, 2023, 978-2-7574-3807-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie française et la maladie d’Alzheimer : contexte d’émergence et contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’articulation entre vie professionnelle et travail de care face aux enjeux spatiaux. L’expérience des aidants salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.27-45, 2023, 978-2-7574-3807-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.277-298, 2023, 978-2-7574-3807-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.145544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444121v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrer dans le réel ou accepter la fiction ? Comment les aidants communiquent avec leurs proches atteints de la maladie d’Alzheimer à un stade avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5150,64 +5150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes malades et leurs proches face à la maladie d’Alzheimer. Entre expérience partagée et vécus désaccordés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,77 +5249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de personnes malades d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jöelle Kivits; Frédéric Balard; Cécile Fournier; Myriam Winance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.229-244, 2016, 978-2-200-61189-7. </w:t>
@@ -5357,64 +5357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller mal, aller bien, aller mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Demailly (Dir.); Nadia Garnoussi (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111-119, 2016, </w:t>
@@ -5452,51 +5452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des adultes vieillissants en France. Une réalité sous-estimée et un défi pour la société de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,64 +5547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre autonomie et dépendance à l’égard des proches. Quand l’aménagement du logement devient affaire de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Nowik (Dir.); Alain Thalineau (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir chez soi. Les nouvelles formes du maintien à domicile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.151-165, 2014</w:t>
@@ -5633,51 +5633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et se former à l’âge de la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cornelia Hummel (Dir.); Isabelle Mallon (Dir.); Vincent Caradec (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillesses et vieillissements. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.289-292, 2014</w:t>
@@ -5706,51 +5706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches de formation à la retraite et structures éducatives d’inscription. Le poids de l’âge en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Kern (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et vieillissement. Apprendre et se former après 50 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.71-86, 2013</w:t>
@@ -5773,216 +5773,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre des études à l’Université tout au long de la vie adulte. Analyse du processus de “reprise” et expérience identitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les âges de la vie. Une lecture sociologique “par le bas”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.159-180, 2012</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.25-39, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630800v1</w:t>
+                <w:t xml:space="preserve">hal-01630822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les âges de la vie. Une lecture sociologique “par le bas”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reprendre des études à l’Université tout au long de la vie adulte. Analyse du processus de “reprise” et expérience identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.25-39, 2012</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.159-180, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630822v1</w:t>
+                <w:t xml:space="preserve">hal-01630800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraite à l’épreuve des retours à l’emploi. Le cas du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane-Gabrielle Tremblay (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps sociaux et performance organisationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.181-197, 2012</w:t>
@@ -6043,64 +6043,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Down et maladie d'Alzheimer. Un diagnostic sous tensions, des trajectoires d'accompagnement diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6148,64 +6148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Dynamiques interpersonnelles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6240,64 +6240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la maladie d’Alzheimer au fil du temps : une recherche sociologique auprès de malades jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final, Fondation de Coopération Scientifique sur la Maladie d’Alzheimer et les Maladies Apparentées et Université Lille 3. 2014, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6409,51 +6409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="957B7FB2"/>
+    <w:nsid w:val="B0B4B224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-chamahian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9635-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142867810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119166ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.176.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Grelli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Matt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Valatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.205.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01627746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X16000167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Ogg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X14000221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mehraeen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.147.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.028.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039314ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Miceli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Marier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04032407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-chamahian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9635-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142867810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119166ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.176.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Grelli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Matt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Valatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.205.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01627746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X16000167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Ogg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X14000221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mehraeen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.147.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.028.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039314ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Miceli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Marier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04032407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>