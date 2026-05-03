--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -3544,273 +3544,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Une analyse à la lumière des concepts de déprise et d’épreuve</w:t>
+                <w:t xml:space="preserve">Vivre et vieillir « avec » la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaires, Entre déprise, reprise et emprise. Nouveaux regards sur le vieillir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Communication à l’Université du Québec à Montréal (l’Uqam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636509v1</w:t>
+                <w:t xml:space="preserve">hal-01636485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et vieillir « avec » la maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">La politique française de la dépendance. Dispositif et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à l’Université du Québec à Montréal (l’Uqam)</w:t>
+              <w:t xml:space="preserve">Communication au Centre de santé et de services sociaux Cavendish (CSSS Cavendish)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636485v1</w:t>
+                <w:t xml:space="preserve">hal-01636498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique française de la dépendance. Dispositif et pratiques</w:t>
+                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Une analyse à la lumière des concepts de déprise et d’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au Centre de santé et de services sociaux Cavendish (CSSS Cavendish)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaires, Entre déprise, reprise et emprise. Nouveaux regards sur le vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636498v1</w:t>
+                <w:t xml:space="preserve">hal-01636509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue de la maladie d’Alzheimer par les personnes malades</w:t>
               </w:r>
@@ -5773,186 +5773,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les âges de la vie. Une lecture sociologique “par le bas”</w:t>
+                <w:t xml:space="preserve">Reprendre des études à l’Université tout au long de la vie adulte. Analyse du processus de “reprise” et expérience identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.25-39, 2012</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.159-180, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630822v1</w:t>
+                <w:t xml:space="preserve">hal-01630800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre des études à l’Université tout au long de la vie adulte. Analyse du processus de “reprise” et expérience identitaire</w:t>
+                <w:t xml:space="preserve">Les âges de la vie. Une lecture sociologique “par le bas”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.159-180, 2012</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.25-39, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630800v1</w:t>
+                <w:t xml:space="preserve">hal-01630822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraite à l’épreuve des retours à l’emploi. Le cas du Québec</w:t>
               </w:r>
@@ -6409,51 +6409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0B4B224"/>
+    <w:nsid w:val="C1C5B911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-chamahian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9635-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142867810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119166ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.176.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Grelli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Matt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Valatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.205.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01627746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X16000167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Ogg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X14000221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mehraeen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.147.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.028.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039314ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Miceli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Marier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04032407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-chamahian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9635-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142867810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119166ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.176.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Grelli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Matt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Valatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.205.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01627746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X16000167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Ogg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X14000221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mehraeen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.147.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.028.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039314ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Miceli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Marier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04032407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>