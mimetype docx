--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -206,317 +206,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et femmes âgés face au numérique</w:t>
+                <w:t xml:space="preserve">The Older Population and Support for Digital Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.153-170. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94, pp.156-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1119166ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480985v1</w:t>
+                <w:t xml:space="preserve">hal-05480975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Older Population and Support for Digital Use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hommes et femmes âgés face au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Petite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94, pp.156-174. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.153-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1119166ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480975v1</w:t>
+                <w:t xml:space="preserve">hal-05480985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi du travail diagnostique de maladie d’Alzheimer dans l’accompagnement des personnes avec trisomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 47/ n° 176 (1), pp.55-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -589,64 +589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Valatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 205 (1), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,64 +680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être propriétaire à l’heure de la retraite : capitaliser et assurer son avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 89 (2), pp.99-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -797,64 +797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -892,51 +892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement des personnes en situation de handicap. Expériences inédites et plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (159), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -955,727 +955,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences croisées face à l’épreuve de la maladie d’Alzheimer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The épreuve of ageing with Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (05), pp.935 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0144686X16000167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932868v1</w:t>
+                <w:t xml:space="preserve">hal-01627746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The épreuve of ageing with Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadre de vie et conditions de logement des propriétaires vieillissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Ogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (152), pp.57-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0144686X16000167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627746v1</w:t>
+                <w:t xml:space="preserve">hal-01628245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de vie et conditions de logement des propriétaires vieillissants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expériences croisées face à l’épreuve de la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Renaut</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (152), pp.57-75</w:t>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628245v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home environments and adaptations in the context of ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vivre heureux avec la maladie d'Alzheimer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Renaut</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628346v1</w:t>
+                <w:t xml:space="preserve">hal-01628279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre heureux avec la maladie d'Alzheimer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Home environments and adaptations in the context of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Ogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.1278-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0144686X14000221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628279v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience vécue de la maladie d'Alzheimer par des personnes malades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vivre &amp;quot;avec&amp;quot; la maladie d'Alzheimer : des expériences en rupture avec les représentations usuelles de la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluriâges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.12-16</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.19-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628317v1</w:t>
+                <w:t xml:space="preserve">hal-01628341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre &amp;quot;avec&amp;quot; la maladie d'Alzheimer : des expériences en rupture avec les représentations usuelles de la maladie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'expérience vécue de la maladie d'Alzheimer par des personnes malades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69, pp.19-39</w:t>
+              <w:t xml:space="preserve">Pluriâges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628341v1</w:t>
+                <w:t xml:space="preserve">hal-01628317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et se former : nouveaux regards sur la formation tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1694,325 +1694,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir et se former</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L' aménagement du logement, son accessibilité et les aides techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Ogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (147), pp.15-23</w:t>
+              <w:t xml:space="preserve">Les carnets de Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628350v1</w:t>
+                <w:t xml:space="preserve">hal-01629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' aménagement du logement, son accessibilité et les aides techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Se former en langues à l'heure de la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Renaut</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Mehraeen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les carnets de Retraite et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.147.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629404v1</w:t>
+                <w:t xml:space="preserve">hal-01628364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former en langues à l'heure de la retraite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vieillir et se former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Mehraeen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 147, pp.93-105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 36 (147), pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs.147.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01628364v1</w:t>
+                <w:t xml:space="preserve">hal-01628350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former dans le temps de retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,273 +2031,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches politique, institutionnelle et individuelle de l'engagement en formation à l'heure à la retraite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sortons-nous de l’ère de la retraite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629447v1</w:t>
+                <w:t xml:space="preserve">hal-01629488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement actif et formation tout au long de la vie. Perspectives croisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approches politique, institutionnelle et individuelle de l'engagement en formation à l'heure à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.69-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.028.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629507v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortons-nous de l’ère de la retraite ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vieillissement actif et formation tout au long de la vie. Perspectives croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32</w:t>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1&amp;2, pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629488v1</w:t>
+                <w:t xml:space="preserve">hal-01629507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces retraités qui deviennent &amp;quot;experts&amp;quot; : stratégie de recrutement et place de la formation dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement actif et enjeux de la formation dans le temps de retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62, pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2439,562 +2439,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants sociaux de l’usage d’internet et leurs variations : l’apport des méthodes mixtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+                <w:t xml:space="preserve">Les inégalités dans les usages du numérique. Les pistes explorées dans Elvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir : une affaire d'inégalités. Trajectoires, territoires et pratiques des retraités. Autour du projet Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138848v1</w:t>
+                <w:t xml:space="preserve">hal-05138847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités dans les usages du numérique. Les pistes explorées dans Elvis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants sociaux de l’usage d’internet et leurs variations : l’apport des méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ségolène Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir : une affaire d'inégalités. Trajectoires, territoires et pratiques des retraités. Autour du projet Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138847v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'Université enseigne le vieillissement à des apprenants vieillissants, une expérience transformative bilatérale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'épreuve de la maladie d'Alzheimer à travers sa dimension communicationnelle. Les enseignements d'une démarche de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">13e Université d'été de l'Espace Ethique Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique Ile-de-France, Sep 2024, Marseille Palais du Pharo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481148v1</w:t>
+                <w:t xml:space="preserve">hal-05481160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion de Muriel Darmon autour de l'ouvrage &amp;quot;Réparer les cerveaux. Sociologie des pertes et des récupérations post-AVC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quand l'Université enseigne le vieillissement à des apprenants vieillissants, une expérience transformative bilatérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Croigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire général du MESOPOLHIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009308v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épreuve de la maladie d'Alzheimer à travers sa dimension communicationnelle. Les enseignements d'une démarche de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discussion de Muriel Darmon autour de l'ouvrage &amp;quot;Réparer les cerveaux. Sociologie des pertes et des récupérations post-AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Université d'été de l'Espace Ethique Ile-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique Ile-de-France, Sep 2024, Marseille Palais du Pharo, France</w:t>
+              <w:t xml:space="preserve">Séminaire général du MESOPOLHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481160v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscientiser et apprivoiser le vieillir. Le rôle des savoirs à l'école et à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre visible le vieillir aux Nords et aux Suds. Enjeux, représentations, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau APASUN, Oct 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3019,64 +3019,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des personnes à un stade précoce de la maladie. Quelques enseignements d’une recherche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Villeneuve d Ascq France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,601 +3095,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre, s’adapter, vivre avec… ou la place de la formation dans la sociologie du vieillissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le chez-soi des personnes atteintes de la maladie d’Alzheimer. Un lieu apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vieillissement individuel. Analyses sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Symposium:Les territoires du vieillissement. Dialogues interdisciplinaires et regards transatlantiques,Colloque ACFAS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633877v1</w:t>
+                <w:t xml:space="preserve">hal-01636388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chez-soi des personnes atteintes de la maladie d’Alzheimer. Un lieu apprenant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">La fabrique d’un objet sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium:Les territoires du vieillissement. Dialogues interdisciplinaires et regards transatlantiques,Colloque ACFAS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve"> la communication des personnes atteintes de la maladie d’Alzheimer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636388v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d’un objet sociologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprendre, s’adapter, vivre avec… ou la place de la formation dans la sociologie du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la communication des personnes atteintes de la maladie d’Alzheimer </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Le vieillissement individuel. Analyses sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633822v1</w:t>
+                <w:t xml:space="preserve">hal-01633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on “aller mieux” quand on a la maladie d’Alzheimer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etre un “jeune malade” en France. Prise en charge, parcours et expériences de la vie avec la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guérir, se rétablir, aller mieux.. en santé mentale et ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">La sociologie,une science contre nature? 6ème Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie(AFS), Jun 2015, Saint-Quentin-en-Yvelines France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636471v1</w:t>
+                <w:t xml:space="preserve">hal-01636436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre un “jeune malade” en France. Prise en charge, parcours et expériences de la vie avec la maladie d’Alzheimer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Peut-on “aller mieux” quand on a la maladie d’Alzheimer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociologie,une science contre nature? 6ème Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie(AFS), Jun 2015, Saint-Quentin-en-Yvelines France</w:t>
+              <w:t xml:space="preserve">Guérir, se rétablir, aller mieux.. en santé mentale et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636436v1</w:t>
+                <w:t xml:space="preserve">hal-01636471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et vieillir « avec » la maladie d’Alzheimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Une analyse à la lumière des concepts de déprise et d’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à l’Université du Québec à Montréal (l’Uqam)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaires, Entre déprise, reprise et emprise. Nouveaux regards sur le vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636485v1</w:t>
+                <w:t xml:space="preserve">hal-01636509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique française de la dépendance. Dispositif et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Centre de santé et de services sociaux Cavendish (CSSS Cavendish)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,152 +3708,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Une analyse à la lumière des concepts de déprise et d’épreuve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vivre et vieillir « avec » la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaires, Entre déprise, reprise et emprise. Nouveaux regards sur le vieillir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Communication à l’Université du Québec à Montréal (l’Uqam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636509v1</w:t>
+                <w:t xml:space="preserve">hal-01636485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue de la maladie d’Alzheimer par les personnes malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à l'Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal/ UQAM/ McGill University, 2014, Montréal, Canada. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,64 +3878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue de la maladie d’Alzheimer par les malades. Présentation et réflexions autour d’une recherche en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dominations. Vème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3960,64 +3960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation d’aide à l’épreuve des pratiques d’aménagement du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Habitats &amp; Personnes Agées – Vieillir chez soi – vivre entre soi ? Les habitats intermédiaires en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,64 +4074,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Souris et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissements et Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (147), 2013</w:t>
@@ -4377,64 +4377,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre les âges de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,540 +4575,540 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale. Vers de nouveaux horizons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’articulation entre vie professionnelle et travail de care face aux enjeux spatiaux. L’expérience des aidants salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Chamahian</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.333-345, 2023, 978-2-7574-3807-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.277-298, 2023, 978-2-7574-3807-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.145544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444167v1</w:t>
+                <w:t xml:space="preserve">hal-04444152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie française et la maladie d’Alzheimer : contexte d’émergence et contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pour une sociologie de la maladie d’Alzheimer attentive aux expériences des personnes malades. Les apports d’une recherche longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p.27-45, 2023, 978-2-7574-3807-7</w:t>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-232, 2023, 978-2-7574-3807-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444121v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie de la maladie d’Alzheimer attentive aux expériences des personnes malades. Les apports d’une recherche longitudinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conclusion générale. Vers de nouveaux horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-232, 2023, 978-2-7574-3807-7</w:t>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.333-345, 2023, 978-2-7574-3807-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444141v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation entre vie professionnelle et travail de care face aux enjeux spatiaux. L’expérience des aidants salariés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La sociologie française et la maladie d’Alzheimer : contexte d’émergence et contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.277-298, 2023, 978-2-7574-3807-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, p.27-45, 2023, 978-2-7574-3807-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.145544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04444152v1</w:t>
+                <w:t xml:space="preserve">hal-04444121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrer dans le réel ou accepter la fiction ? Comment les aidants communiquent avec leurs proches atteints de la maladie d’Alzheimer à un stade avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5150,64 +5150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes malades et leurs proches face à la maladie d’Alzheimer. Entre expérience partagée et vécus désaccordés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,77 +5249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de personnes malades d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jöelle Kivits; Frédéric Balard; Cécile Fournier; Myriam Winance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.229-244, 2016, 978-2-200-61189-7. </w:t>
@@ -5357,64 +5357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller mal, aller bien, aller mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Demailly (Dir.); Nadia Garnoussi (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111-119, 2016, </w:t>
@@ -5452,51 +5452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des adultes vieillissants en France. Une réalité sous-estimée et un défi pour la société de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,64 +5547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre autonomie et dépendance à l’égard des proches. Quand l’aménagement du logement devient affaire de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Nowik (Dir.); Alain Thalineau (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir chez soi. Les nouvelles formes du maintien à domicile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.151-165, 2014</w:t>
@@ -5633,51 +5633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et se former à l’âge de la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cornelia Hummel (Dir.); Isabelle Mallon (Dir.); Vincent Caradec (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillesses et vieillissements. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.289-292, 2014</w:t>
@@ -5706,51 +5706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches de formation à la retraite et structures éducatives d’inscription. Le poids de l’âge en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Kern (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et vieillissement. Apprendre et se former après 50 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.71-86, 2013</w:t>
@@ -5773,259 +5773,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre des études à l’Université tout au long de la vie adulte. Analyse du processus de “reprise” et expérience identitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les âges de la vie. Une lecture sociologique “par le bas”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.159-180, 2012</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.25-39, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630800v1</w:t>
+                <w:t xml:space="preserve">hal-01630822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les âges de la vie. Une lecture sociologique “par le bas”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La retraite à l’épreuve des retours à l’emploi. Le cas du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane-Gabrielle Tremblay (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.25-39, 2012</w:t>
+              <w:t xml:space="preserve">Temps sociaux et performance organisationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.181-197, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630822v1</w:t>
+                <w:t xml:space="preserve">hal-01630787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La retraite à l’épreuve des retours à l’emploi. Le cas du Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reprendre des études à l’Université tout au long de la vie adulte. Analyse du processus de “reprise” et expérience identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Diane-Gabrielle Tremblay (Dir.). </w:t>
+              <w:t xml:space="preserve">Aline Chamahian (Dir.); Claire Lefrançois (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps sociaux et performance organisationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.181-197, 2012</w:t>
+              <w:t xml:space="preserve">Vivre les âges de la vie. De l’adolescence au grand âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.159-180, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630787v1</w:t>
+                <w:t xml:space="preserve">hal-01630800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6043,64 +6043,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Down et maladie d'Alzheimer. Un diagnostic sous tensions, des trajectoires d'accompagnement diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6148,64 +6148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer. Dynamiques interpersonnelles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6240,64 +6240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la maladie d’Alzheimer au fil du temps : une recherche sociologique auprès de malades jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final, Fondation de Coopération Scientifique sur la Maladie d’Alzheimer et les Maladies Apparentées et Université Lille 3. 2014, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6409,51 +6409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1C5B911"/>
+    <w:nsid w:val="098D46E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-chamahian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9635-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142867810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119166ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.176.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Grelli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Matt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Valatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.205.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01627746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X16000167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Ogg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X14000221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mehraeen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.147.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.028.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039314ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Miceli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Marier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04032407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-chamahian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9635-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142867810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119166ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.176.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Grelli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Matt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Valatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.205.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01627746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X16000167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Ogg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X14000221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mehraeen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.147.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01628350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.028.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01629507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039314ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Canu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croigny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Miceli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Marier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04032407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>