--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -118,235 +118,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Medical Expertise and Information Search Skills on Medical Information Searching: Comparative Analysis From a Free Data Set</w:t>
+                <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/62754⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124366v1</w:t>
+                <w:t xml:space="preserve">hal-05328385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Influence of Medical Expertise and Information Search Skills on Medical Information Searching: Comparative Analysis From a Free Data Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.100804. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.e62754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/62754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328385v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do older and young adults search for information during websites navigation: effects of prior domain knowledge and problem complexity</w:t>
               </w:r>
@@ -384,51 +384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -462,64 +462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People also ask: How does this tool affect exploration-exploitation strategies with regard to prior domain knowledge and search context? An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -592,90 +592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigational and thematic exploration–exploitation trade-offs during web search: effects of prior domain knowledge, search contexts and strategies on search outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (10), pp.2232-2258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (3), pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,64 +947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do older adults process icons during a navigation task? Effects of aging, semantic distance, and text label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (3), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1077,51 +1077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-V. Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (10), pp.1094-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Wai-Tat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1298,51 +1298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paneels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward More Comprehensive Chinese Internet Users’ Studies: Translation and Validation of the Chinese–Mandarin Version of the 8-Item Information Retrieval on the Web Self-Efficacy Scale (Ch-IROWSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (10), pp.846 - 855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do older and young adults start searching for information? Impact of age, domain knowledge and problem complexity on the different steps of information searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oostendorp Herre Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Tat Fu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for information on the web: Impact of cognitive aging, prior domain knowledge and complexity of the search problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,51 +2158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location and orientation of panel on the screen as a structural visual element to highlight text displayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (3), pp.207-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and accuracy during information search on the Web: Effects of age and complexity of the search questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Mariné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of ageing and website ergonomic quality on internet information searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information search activity: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2815,51 +2815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What type of information displayed on digital scheduling software facilitates reflective planning tasks for students? Contributions to the design of a school task management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information searching on the Web: the cognitive difficulties experienced by older users in modifying unsuccessful information searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the cognitive flexibility and vocabulary abilities of younger and older users in searching for information on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,51 +3129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Proficiency Level and Constraints on Viewpoint Switching: A Study in Web Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de conception : créativité, coopération, assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Anceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Tholos software for combining measures of mental workload: Toward theoretical and methodological improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (4), pp.988-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint-Satisfaction Approach to Studying the Management of Multiple Objectives in Design Problem-Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 31 (3), pp.314-314</w:t>
@@ -3675,64 +3675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Autres questions posées » dans Google : Rôle des connaissances antérieures du domaine et du type de tâche sur les stratégies de traitement des utilisateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CoST on self-assessment domain expertise in complex search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,455 +3898,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoST: An annotated Data Collection for Complex Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’expertise du domaine sur les stratégies de recherche d’information : cas des tâches complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème conférence de psychologie ergonomique (EPIQUE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpège, Jul 2021, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885040v1</w:t>
+                <w:t xml:space="preserve">hal-04728833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’expertise du domaine sur les stratégies de recherche d’information : cas des tâches complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoST: An annotated Data Collection for Complex Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de psychologie ergonomique (EPIQUE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Hypertext, Hypermedia and Web; ACM Special Interest Group on Information Retrieval, Oct 2021, Queensland (Virtual Event ), Australia. pp.4455-4464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3459637.3481998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728833v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rechercher de l’information sur Internet : effets de la complexité de la tâche et des connaissances antérieures sur le comportement de recherche d’élèves de collège.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveau d’utilisabilité du site web dans la navigation : l’impact est- il différent selon qu’on utilise une tablette ou un PC portable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Martin-Gomez</w:t>
+                <w:t xml:space="preserve">Julien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième colloque de Psychologie Ergonomique (EPIQUE 2019) : l'ergonomie et les nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arpege, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Tablettes tactiles et éducation : Apprentissage, pédagogie, acceptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422064v1</w:t>
+                <w:t xml:space="preserve">hal-04869270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d’utilisabilité du site web dans la navigation : l’impact est- il différent selon qu’on utilise une tablette ou un PC portable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rechercher de l’information sur Internet : effets de la complexité de la tâche et des connaissances antérieures sur le comportement de recherche d’élèves de collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martin-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Tablettes tactiles et éducation : Apprentissage, pédagogie, acceptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dixième colloque de Psychologie Ergonomique (EPIQUE 2019) : l'ergonomie et les nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpege, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869270v1</w:t>
+                <w:t xml:space="preserve">hal-05422064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Age, Domain Knowledge and Prior Knowledge Pre-activation on Information Searching</w:t>
               </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Tat Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,286 +4443,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vibrotactile device to help older pedestrians to get around safely</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Patterns and Older Adults: to Repeat or not to Repeat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paneels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Anastassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paneels</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Morellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Psychology. Linking technology and psychology: feeding the mind, energy for life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evanston, United States. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471768v1</w:t>
+                <w:t xml:space="preserve">hal-01471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Patterns and Older Adults: to Repeat or not to Repeat?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Arab</w:t>
+                <w:t xml:space="preserve">A vibrotactile device to help older pedestrians to get around safely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paneels</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Morellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE World Haptics Conference (WHC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Congress of Psychology. Linking technology and psychology: feeding the mind, energy for life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471576v1</w:t>
+                <w:t xml:space="preserve">hal-01471768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of building vs. studying a concept map on hypertext comprehension</w:t>
               </w:r>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epique'2011. Sixième Colloque de Psychologie Ergonomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France. pp.385-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5036,51 +5036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the context in the acquisition and in the organisation of knowledge: Studies from adults and from children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5271,51 +5271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes conceptuelles pour la formation : rôle des connaissances antérieures et de la consigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding and Improving Information Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.71-96, 2020, Human–Computer Interaction Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,51 +5532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Web Navigation with Tablet More Difficult Than with Laptop?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2018 – Posters' Extended Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 851, Springer International Publishing, pp.196-202, 2018, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5798,64 +5798,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to support search activity of users without prior domain knowledge when they are solving learning tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5918,77 +5918,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet A-PIED : Aider les PIEtons à se Déplacer en milieu urbain, Rapport final de convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Anastassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 94p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6179,51 +6179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62754" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2520590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2023.2242514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyac009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2021.1886634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-V. Paubel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1642384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Wai-Tat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.10.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paneels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.07.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVBR25SX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.09.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1294335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.02.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanam Saraschandra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oostendorp Herre Van" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Tat Fu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23893" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04277340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2017.1399468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.07.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monchaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2015.05.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X12000323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM98NLN3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3HLPZ6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.721.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.99.2.488-493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Rizkalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3481998" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martin-Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Arab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Morellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177721" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Laure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92279-9_27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62754" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2520590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2023.2242514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyac009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2021.1886634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-V. Paubel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1642384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Wai-Tat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.10.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paneels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.07.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVBR25SX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.09.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1294335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.02.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanam Saraschandra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oostendorp Herre Van" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Tat Fu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23893" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04277340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2017.1399468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.07.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monchaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2015.05.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X12000323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM98NLN3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3HLPZ6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.721.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.99.2.488-493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Rizkalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3481998" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martin-Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Arab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Morellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177721" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Laure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92279-9_27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>