--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -118,235 +118,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
+                <w:t xml:space="preserve">The Influence of Medical Expertise and Information Search Skills on Medical Information Searching: Comparative Analysis From a Free Data Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Vital</w:t>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.e62754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/62754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328385v1</w:t>
+                <w:t xml:space="preserve">hal-05124366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Medical Expertise and Information Search Skills on Medical Information Searching: Comparative Analysis From a Free Data Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.e62754. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/62754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124366v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do older and young adults search for information during websites navigation: effects of prior domain knowledge and problem complexity</w:t>
               </w:r>
@@ -384,72 +384,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.409-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0144929X.2025.2520590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -462,64 +462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People also ask: How does this tool affect exploration-exploitation strategies with regard to prior domain knowledge and search context? An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -592,90 +592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigational and thematic exploration–exploitation trade-offs during web search: effects of prior domain knowledge, search contexts and strategies on search outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (10), pp.2232-2258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (3), pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,64 +947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do older adults process icons during a navigation task? Effects of aging, semantic distance, and text label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (3), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1077,51 +1077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-V. Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (10), pp.1094-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Wai-Tat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1298,51 +1298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paneels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward More Comprehensive Chinese Internet Users’ Studies: Translation and Validation of the Chinese–Mandarin Version of the 8-Item Information Retrieval on the Web Self-Efficacy Scale (Ch-IROWSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (10), pp.846 - 855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do older and young adults start searching for information? Impact of age, domain knowledge and problem complexity on the different steps of information searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oostendorp Herre Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Tat Fu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for information on the web: Impact of cognitive aging, prior domain knowledge and complexity of the search problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,51 +2158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location and orientation of panel on the screen as a structural visual element to highlight text displayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (3), pp.207-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and accuracy during information search on the Web: Effects of age and complexity of the search questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Mariné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of ageing and website ergonomic quality on internet information searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information search activity: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2815,51 +2815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What type of information displayed on digital scheduling software facilitates reflective planning tasks for students? Contributions to the design of a school task management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information searching on the Web: the cognitive difficulties experienced by older users in modifying unsuccessful information searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the cognitive flexibility and vocabulary abilities of younger and older users in searching for information on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,51 +3129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Proficiency Level and Constraints on Viewpoint Switching: A Study in Web Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de conception : créativité, coopération, assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Anceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Tholos software for combining measures of mental workload: Toward theoretical and methodological improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (4), pp.988-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint-Satisfaction Approach to Studying the Management of Multiple Objectives in Design Problem-Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 31 (3), pp.314-314</w:t>
@@ -3675,64 +3675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Autres questions posées » dans Google : Rôle des connaissances antérieures du domaine et du type de tâche sur les stratégies de traitement des utilisateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CoST on self-assessment domain expertise in complex search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,455 +3898,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’expertise du domaine sur les stratégies de recherche d’information : cas des tâches complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CoST: An annotated Data Collection for Complex Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de psychologie ergonomique (EPIQUE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Hypertext, Hypermedia and Web; ACM Special Interest Group on Information Retrieval, Oct 2021, Queensland (Virtual Event ), Australia. pp.4455-4464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3459637.3481998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728833v1</w:t>
+                <w:t xml:space="preserve">hal-03885040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoST: An annotated Data Collection for Complex Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet de l’expertise du domaine sur les stratégies de recherche d’information : cas des tâches complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème conférence de psychologie ergonomique (EPIQUE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpège, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3459637.3481998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885040v1</w:t>
+                <w:t xml:space="preserve">hal-04728833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d’utilisabilité du site web dans la navigation : l’impact est- il différent selon qu’on utilise une tablette ou un PC portable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rechercher de l’information sur Internet : effets de la complexité de la tâche et des connaissances antérieures sur le comportement de recherche d’élèves de collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martin-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Tablettes tactiles et éducation : Apprentissage, pédagogie, acceptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dixième colloque de Psychologie Ergonomique (EPIQUE 2019) : l'ergonomie et les nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpege, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869270v1</w:t>
+                <w:t xml:space="preserve">hal-05422064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rechercher de l’information sur Internet : effets de la complexité de la tâche et des connaissances antérieures sur le comportement de recherche d’élèves de collège.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveau d’utilisabilité du site web dans la navigation : l’impact est- il différent selon qu’on utilise une tablette ou un PC portable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Martin-Gomez</w:t>
+                <w:t xml:space="preserve">Julien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième colloque de Psychologie Ergonomique (EPIQUE 2019) : l'ergonomie et les nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arpege, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Tablettes tactiles et éducation : Apprentissage, pédagogie, acceptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422064v1</w:t>
+                <w:t xml:space="preserve">hal-04869270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Age, Domain Knowledge and Prior Knowledge Pre-activation on Information Searching</w:t>
               </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Tat Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,286 +4443,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Patterns and Older Adults: to Repeat or not to Repeat?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Arab</w:t>
+                <w:t xml:space="preserve">A vibrotactile device to help older pedestrians to get around safely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paneels</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Morellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE World Haptics Conference (WHC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Congress of Psychology. Linking technology and psychology: feeding the mind, energy for life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471576v1</w:t>
+                <w:t xml:space="preserve">hal-01471768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vibrotactile device to help older pedestrians to get around safely</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Patterns and Older Adults: to Repeat or not to Repeat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paneels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Anastassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paneels</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Morellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Psychology. Linking technology and psychology: feeding the mind, energy for life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evanston, United States. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471768v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of building vs. studying a concept map on hypertext comprehension</w:t>
               </w:r>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epique'2011. Sixième Colloque de Psychologie Ergonomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France. pp.385-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5036,51 +5036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the context in the acquisition and in the organisation of knowledge: Studies from adults and from children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5271,51 +5271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes conceptuelles pour la formation : rôle des connaissances antérieures et de la consigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding and Improving Information Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.71-96, 2020, Human–Computer Interaction Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5526,261 +5526,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Web Navigation with Tablet More Difficult Than with Laptop?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What Was my Search Goal Again? Supporting Web Exploration in Information Search for Older Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Sanchiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction, 18-23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92270-6_3⟩</w:t>
+              <w:t xml:space="preserve">HCI International 2018 – Posters' Extended Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 851, Springer International Publishing, pp.196-202, 2018, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92279-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088425v1</w:t>
+                <w:t xml:space="preserve">hal-03560552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Was my Search Goal Again? Supporting Web Exploration in Information Search for Older Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Web Navigation with Tablet More Difficult Than with Laptop?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2018 – Posters' Extended Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 851, Springer International Publishing, pp.196-202, 2018, Communications in Computer and Information Science, </w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction, 18-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-23, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92279-9_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92270-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560552v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5798,64 +5798,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to support search activity of users without prior domain knowledge when they are solving learning tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5918,77 +5918,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet A-PIED : Aider les PIEtons à se Déplacer en milieu urbain, Rapport final de convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Anastassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 94p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6179,51 +6179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62754" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2520590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2023.2242514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyac009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2021.1886634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-V. Paubel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1642384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Wai-Tat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.10.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paneels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.07.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVBR25SX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.09.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1294335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.02.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanam Saraschandra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oostendorp Herre Van" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Tat Fu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23893" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04277340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2017.1399468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.07.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monchaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2015.05.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X12000323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM98NLN3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3HLPZ6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.721.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.99.2.488-493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Rizkalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3481998" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martin-Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Arab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Morellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177721" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Laure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92279-9_27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62754" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2520590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2023.2242514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyac009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2021.1886634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-V. Paubel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1642384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Wai-Tat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.10.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paneels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.07.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVBR25SX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.09.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1294335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.02.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanam Saraschandra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oostendorp Herre Van" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Tat Fu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23893" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04277340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2017.1399468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.07.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monchaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2015.05.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X12000323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM98NLN3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3HLPZ6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.721.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.99.2.488-493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Rizkalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3481998" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martin-Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Arab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Morellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177721" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Laure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92279-9_27" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>