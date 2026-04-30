--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -827,303 +827,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipogenic RNAs are transferred in osteoblasts via bone marrow adipocytes-derived extracellular vesicles (EVs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations of secretome profiles according to conditioned medium preparation: The example of human mesenchymal stem cell-derived adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Haren</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Broux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (20), pp.2587 - 2593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12860-015-0057-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758852v1</w:t>
+                <w:t xml:space="preserve">hal-01616768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of secretome profiles according to conditioned medium preparation: The example of human mesenchymal stem cell-derived adipocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adipogenic RNAs are transferred in osteoblasts via bone marrow adipocytes-derived extracellular vesicles (EVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500086⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12860-015-0057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616768v1</w:t>
+                <w:t xml:space="preserve">hal-03758852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of fatty acids in the inhibitory effect of human adipocytes on osteoblastic differentiation</w:t>
               </w:r>
@@ -1135,77 +1135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (2), pp.429-430. </w:t>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1918,77 +1918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of adipocyte differentiation on osteoblast population: Insight on in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2987054. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2319,51 +2319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courtalin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertheaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Letarouilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.881699" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quacquarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Clabaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40610-018-0085-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Haren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghali Mhenni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-015-0057-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPJ2007C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J24VBT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03721134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leterme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poloni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roland Valognes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04433869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courtalin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertheaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Letarouilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.881699" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quacquarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Clabaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40610-018-0085-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPJ2007C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Haren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghali Mhenni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-015-0057-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J24VBT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03721134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leterme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poloni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roland Valognes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04433869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>