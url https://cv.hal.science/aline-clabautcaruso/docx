--- v1 (2026-04-30)
+++ v2 (2026-06-03)
@@ -66,1334 +66,1468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Circulating Sclerostin, Bone Marrow Adiposity, Other Adipose Deposits and Lean Mass in Post-Menopausal Women.</w:t>
+                <w:t xml:space="preserve">Ex vivo human cellular models to study adipocyte-induced transdifferentiation of osteoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Courtalin</w:t>
+                <w:t xml:space="preserve">Federica Quacquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bertheaume</w:t>
+                <w:t xml:space="preserve">Damien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Badr</w:t>
+                <w:t xml:space="preserve">Véronique Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine During</w:t>
+                <w:t xml:space="preserve">Jérôme Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lombardo</w:t>
+                <w:t xml:space="preserve">Paiva dos Santos Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.5922. </w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148, pp.100947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24065922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2026.100947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387577v1</w:t>
+                <w:t xml:space="preserve">hal-05610318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulatory Effect of Tofacitinib on Bone Marrow Adipocytes Differentiation</w:t>
+                <w:t xml:space="preserve">Relationships between Circulating Sclerostin, Bone Marrow Adiposity, Other Adipose Deposits and Lean Mass in Post-Menopausal Women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Letarouilly</w:t>
+                <w:t xml:space="preserve">Marion Courtalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paccou</w:t>
+                <w:t xml:space="preserve">Nicolas Bertheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Badr</w:t>
+                <w:t xml:space="preserve">S. Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chauveau</w:t>
+                <w:t xml:space="preserve">Alexandrine During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Broux</w:t>
+                <w:t xml:space="preserve">D. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.881699. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.881699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716381v1</w:t>
+                <w:t xml:space="preserve">hal-04387577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative bioinformatics approach to decipher adipocyte-induced transdifferentiation of osteoblast</w:t>
+                <w:t xml:space="preserve">Stimulatory Effect of Tofacitinib on Bone Marrow Adipocytes Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyoub Salmi</w:t>
+                <w:t xml:space="preserve">Jean-Guillaume Letarouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Quacquarelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Julien Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110422⟩</w:t>
+              <w:t xml:space="preserve">Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.881699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.881699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758904v1</w:t>
+                <w:t xml:space="preserve">hal-03716381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte-induced transdifferentiation of osteoblasts and its potential role in age-related bone loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An integrative bioinformatics approach to decipher adipocyte-induced transdifferentiation of osteoblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Quacquarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Broux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245014⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (4), pp.110422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758858v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the epigenetics of osteoporosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adipocyte-induced transdifferentiation of osteoblasts and its potential role in age-related bone loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rolland-Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Letarouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0245014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487915v1</w:t>
+                <w:t xml:space="preserve">hal-03758858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics contributions to the molecular mechanisms regulating bone marrow adipocyte differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New insights into the epigenetics of osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Letarouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40610-018-0085-y⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.793-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459515v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of secretome profiles according to conditioned medium preparation: The example of human mesenchymal stem cell-derived adipocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Omics contributions to the molecular mechanisms regulating bone marrow adipocyte differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500086⟩</w:t>
+              <w:t xml:space="preserve">Current Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40610-018-0085-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01616768v1</w:t>
+                <w:t xml:space="preserve">hal-04459515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipogenic RNAs are transferred in osteoblasts via bone marrow adipocytes-derived extracellular vesicles (EVs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Variations of secretome profiles according to conditioned medium preparation: The example of human mesenchymal stem cell-derived adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Haren</w:t>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Broux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.10. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (20), pp.2587 - 2593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12860-015-0057-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758852v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of fatty acids in the inhibitory effect of human adipocytes on osteoblastic differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Adipogenic RNAs are transferred in osteoblasts via bone marrow adipocytes-derived extracellular vesicles (EVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hardouin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2013.04.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12860-015-0057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03757686v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implication of fatty acids in the inhibitory effect of human adipocytes on osteoblastic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2), pp.429-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2013.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human osteoblasts derived from mesenchymal stem cells express adipogenic markers upon coculture with bone marrow adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (1), pp.40 - 45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diff.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1403,642 +1537,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo human cellular models to study adipocyte-induced transdifferentiation of osteoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Quacquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International meeting on Bone Marrow Adiposity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiomics approach to decipher adipocyte-induced transdifferentiation of osteoblast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Quacquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th annual meeting of the European Calcified Tissue Society - ECTS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative bioinformatics approach to dissect adipocyte-induced transdifferentiation of osteoblast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Quacquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Meeting on Bone Marrow Adiposity (BMA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Bone and Mineral Research (ASBMR), Sep 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSC-derived adipocytes induce the transdifferentiation of osteoblasts into pre-adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roland Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Letarouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th European Calcified Tissue Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of adipocyte differentiation on osteoblast population: Insight on in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Meeting on Bone Marrow Adiposity (BMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PMOI - Physiopathologie des maladies osseuses inflammatoires, Aug 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2048,131 +2182,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode in vitro de criblage de candidats médicaments pour le traitement de l'ostéoporose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2987054. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2319,51 +2453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courtalin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertheaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Letarouilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.881699" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quacquarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Clabaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40610-018-0085-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPJ2007C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Haren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghali Mhenni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-015-0057-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J24VBT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03721134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leterme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poloni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roland Valognes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04433869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quacquarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leterme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paiva dos Santos Bruno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2026.100947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courtalin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertheaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Letarouilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.881699" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Clabaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.05.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40610-018-0085-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPJ2007C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Haren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghali Mhenni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-015-0057-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.04.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J24VBT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03721134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04459494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roland Valognes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04433869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>