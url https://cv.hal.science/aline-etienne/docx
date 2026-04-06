--- v0 (2026-03-13)
+++ v1 (2026-04-06)
@@ -399,315 +399,341 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modalité au prisme des émotions et vice versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Étienne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522055v1</w:t>
+                <w:t xml:space="preserve">hal-04718946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t>
+                <w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.650-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718946v1</w:t>
+                <w:t xml:space="preserve">hal-04623046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Étienne</w:t>
+                <w:t xml:space="preserve">Exploring the Emotional Dimension of French Online Toxic Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.650-676</w:t>
+              <w:t xml:space="preserve">LREC COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623046v1</w:t>
+                <w:t xml:space="preserve">hal-04718625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -736,165 +762,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Emotional Dimension of French Online Toxic Content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modalité au prisme des émotions et vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Etienne</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718625v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angry or Sad ? Emotion Annotation for Extremist Content Characterization</w:t>
               </w:r>
@@ -1293,230 +1293,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784769v3</w:t>
+                <w:t xml:space="preserve">hal-02784764v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Blandin</w:t>
+                <w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784764v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784769v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age Recommendation for Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F27B50BA"/>
+    <w:nsid w:val="E20D4A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2902,51 +2902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1355-1728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04210908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dragos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Constable" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lecorv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1355-1728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04210908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dragos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Constable" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lecorv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>