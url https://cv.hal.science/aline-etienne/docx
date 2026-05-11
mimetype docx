--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -589,230 +589,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Emotional Dimension of French Online Toxic Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Dragos</w:t>
+                <w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Etienne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718625v1</w:t>
+                <w:t xml:space="preserve">hal-04774672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Étienne</w:t>
+                <w:t xml:space="preserve">Exploring the Emotional Dimension of French Online Toxic Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LREC COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774672v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modalité au prisme des émotions et vice versa</w:t>
               </w:r>
@@ -1293,230 +1293,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Blandin</w:t>
+                <w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784764v3</w:t>
+                <w:t xml:space="preserve">hal-02784769v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Étienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784769v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784764v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age Recommendation for Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E20D4A39"/>
+    <w:nsid w:val="76625E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2902,51 +2902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1355-1728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04210908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dragos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Constable" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lecorv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1355-1728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04210908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dragos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Constable" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lecorv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>