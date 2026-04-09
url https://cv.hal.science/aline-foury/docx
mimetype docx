--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -927,295 +927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new experimental design to study inflammation-related versus non-inflammation-related depression in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Pierre Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02330-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076442v1</w:t>
+                <w:t xml:space="preserve">hal-03536898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental design to study inflammation-related versus non-inflammation-related depression in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cardinal</w:t>
+                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sauvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Foury</w:t>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.290. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02330-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536898v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and mid-term effects on performance, health and qualitative behavioural assessment of Romane lambs in different milk feeding conditions</w:t>
               </w:r>
@@ -1463,429 +1463,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essi F. Biyong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046682v1</w:t>
+                <w:t xml:space="preserve">hal-03197220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essi F. Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179256v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Ruet</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197220v1</w:t>
+                <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
               </w:r>
@@ -2133,295 +2133,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lavender essential oil decreases stress response of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Anne Poutaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Clémence Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0681-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623405v1</w:t>
+                <w:t xml:space="preserve">hal-04001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender essential oil decreases stress response of horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gros</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Meziani</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (2), pp.539-544. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.59-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0681-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001292v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite expression of hepatic and pulmonary corticosteroid-binding globulin in cystic fibrosis patients</w:t>
               </w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kittelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3067,587 +3067,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130493v1</w:t>
+                <w:t xml:space="preserve">hal-02636692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic expression patterns in psychosocially high-stressed pigs suggest mechanisms following allostatic principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oster</w:t>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muráni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B. d'Eath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.P. Turner</w:t>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.02.014⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635409v1</w:t>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636692v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Minni</w:t>
+                <w:t xml:space="preserve">Hepatic expression patterns in psychosocially high-stressed pigs suggest mechanisms following allostatic principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153 (10), pp.4766-4774. </w:t>
@@ -4029,177 +4029,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential mRNA expression of genes in the porcine adrenal gland associated with psychosocial stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Turner</w:t>
+                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Evans</w:t>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-10-0147⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1220 (Trends in Neuroendocrinology), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644938v1</w:t>
+                <w:t xml:space="preserve">hal-02646141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for robustness: the role of cortisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4208,245 +4220,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.W. Knap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (5), pp.651-657. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+                <w:t xml:space="preserve">Differential mRNA expression of genes in the porcine adrenal gland associated with psychosocial stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-10-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646141v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t>
               </w:r>
@@ -4840,295 +4840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs’ aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of HPA axis-related genetic variation with stress reactivity and aggressive behaviour in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick B. d'Eath</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Thölking</w:t>
+                <w:t xml:space="preserve">Esra Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731109991406⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-11-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663653v1</w:t>
+                <w:t xml:space="preserve">hal-02665502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of HPA axis-related genetic variation with stress reactivity and aggressive behaviour in pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Turner</w:t>
+                <w:t xml:space="preserve">Pigs’ aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Kurt</w:t>
+                <w:t xml:space="preserve">L. Thölking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, online (august), Non paginé. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.604-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-11-74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109991406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665502v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen</w:t>
               </w:r>
@@ -5604,687 +5604,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être du porc : le point de vue de l'animal, approches biologiques et comportementales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoline Geverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham S. Plastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173, pp.2143-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.105.053983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658348v1</w:t>
+                <w:t xml:space="preserve">hal-02662898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Consequences of weaning piglets at 21 and 28 days on growth, behaviour and hormonal responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1-2), pp.70-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661681v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.A. Geverink</w:t>
+                <w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Gispert</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 84 (1), pp.204-211</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 84 (9), pp.2436-3447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664636v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of weaning piglets at 21 and 28 days on growth, behaviour and hormonal responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+                <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Geverink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Plastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (1), pp.204-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667125v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être du porc : le point de vue de l'animal, approches biologiques et comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159 (3), pp.191-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.105.053983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662898v1</w:t>
+                <w:t xml:space="preserve">hal-02658348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping piglets by sex at weaning reduces aggressive behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,77 +6373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality pork genes and meat production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. García-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,51 +7172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mal-être active les gènes codant pour l'inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,90 +7280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7405,90 +7405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,64 +7543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,90 +7655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7793,77 +7793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8115,273 +8115,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs' aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Kurt</w:t>
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.H. Ison</w:t>
+                <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Lawrence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757178v1</w:t>
+                <w:t xml:space="preserve">hal-02753096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Pigs' aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bazin</w:t>
+                <w:t xml:space="preserve">S.H. Ison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753096v1</w:t>
+                <w:t xml:space="preserve">hal-02757178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of neuroendocrine stress responses and robustness in pigs.</w:t>
               </w:r>
@@ -8449,90 +8449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes involved in the genetic control of aggressiveness, stress responsiveness, pork quality and their interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muráni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. d'Eath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8820,90 +8820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
@@ -8945,90 +8945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
@@ -9176,523 +9176,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chevillon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764460v1</w:t>
+                <w:t xml:space="preserve">hal-02761300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Dransfield</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761300v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’élevage alternatifs des porcs : (2) Effets sur des indicateurs du métabolisme énergétique musculaire et du stress pré-abattage en relation avec les qualités des viandes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs : 1. Effets sur les performances de croissance et les qualités des carcasses et des viandes et l'aptitude à la transformation en jambons cuits et secs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">37.Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763466v1</w:t>
+                <w:t xml:space="preserve">hal-02763810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs : 1. Effets sur les performances de croissance et les qualités des carcasses et des viandes et l'aptitude à la transformation en jambons cuits et secs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Gilbert</w:t>
+                <w:t xml:space="preserve">Modes d’élevage alternatifs des porcs : (2) Effets sur des indicateurs du métabolisme énergétique musculaire et du stress pré-abattage en relation avec les qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37.Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763810v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses neuroendocriniennes de stress et caractéristiques de carcasse, comparaison de cinq races de porcs.</w:t>
               </w:r>
@@ -9960,90 +9960,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10098,64 +10098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10223,77 +10223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of Lavender (Lavandula angustifolia Mill.) essential oil application prior a stressful situation in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10611,77 +10611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11038,51 +11038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Darricau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300133R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mur&#225;ni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Ponsuksili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. d'Eath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Turner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#225;ni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.02.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF73PG7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rocha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Weschenfelder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-10-0147" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Knap" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002168" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick B. d'Eath" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Th&#246;lking" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991406" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kurt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-74" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucitano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Correa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;thot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNCTLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ97TGDQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dantec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10SN0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677994v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.06.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ62L56W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devillers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.11.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GR6L5PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geverink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Darricau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300133R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mur&#225;ni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Ponsuksili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. d'Eath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Turner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#225;ni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.02.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF73PG7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rocha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Weschenfelder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Knap" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644938v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-10-0147" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kurt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-74" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick B. d'Eath" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Th&#246;lking" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991406" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucitano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Correa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;thot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNCTLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ97TGDQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dantec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10SN0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677994v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.06.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ62L56W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devillers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.11.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GR6L5PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757178v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geverink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>