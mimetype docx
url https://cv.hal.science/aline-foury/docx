--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -659,563 +659,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruet</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Parias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768888v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Celine Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental design to study inflammation-related versus non-inflammation-related depression in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cardinal</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sauvant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02330-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536898v1</w:t>
+                <w:t xml:space="preserve">hal-04076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">A new experimental design to study inflammation-related versus non-inflammation-related depression in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02330-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076442v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and mid-term effects on performance, health and qualitative behavioural assessment of Romane lambs in different milk feeding conditions</w:t>
               </w:r>
@@ -1463,498 +1463,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+                <w:t xml:space="preserve">Essi F. Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197220v1</w:t>
+                <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046682v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179256v1</w:t>
+                <w:t xml:space="preserve">hal-03197220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2005,64 +2005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing horses in individual boxes is a challenge with regard to welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,587 +3067,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dominguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636692v1</w:t>
+                <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatic expression patterns in psychosocially high-stressed pigs suggest mechanisms following allostatic principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">M. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">E. Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+                <w:t xml:space="preserve">hal-02635409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130493v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic expression patterns in psychosocially high-stressed pigs suggest mechanisms following allostatic principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Turner</w:t>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.02.014⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635409v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153 (10), pp.4766-4774. </w:t>
@@ -4029,424 +4029,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Differential mRNA expression of genes in the porcine adrenal gland associated with psychosocial stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+                <w:t xml:space="preserve">Gary Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-10-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646141v1</w:t>
+                <w:t xml:space="preserve">hal-02644938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for robustness: the role of cortisol</w:t>
+                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1220 (Trends in Neuroendocrinology), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential mRNA expression of genes in the porcine adrenal gland associated with psychosocial stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Turner</w:t>
+                <w:t xml:space="preserve">Breeding for robustness: the role of cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Evans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.165-174. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JME-10-0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644938v1</w:t>
+                <w:t xml:space="preserve">hal-02651779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t>
               </w:r>
@@ -4840,295 +4840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of HPA axis-related genetic variation with stress reactivity and aggressive behaviour in pigs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pigs’ aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Kurt</w:t>
+                <w:t xml:space="preserve">Rick B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thölking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-11-74⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.604-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109991406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665502v1</w:t>
+                <w:t xml:space="preserve">hal-02663653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs’ aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Evans</w:t>
+                <w:t xml:space="preserve">Association of HPA axis-related genetic variation with stress reactivity and aggressive behaviour in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thölking</w:t>
+                <w:t xml:space="preserve">Esra Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (4), pp.604-616. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, online (august), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109991406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-11-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663653v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen</w:t>
               </w:r>
@@ -5604,687 +5604,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être du porc : le point de vue de l'animal, approches biologiques et comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159 (3), pp.191-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662898v1</w:t>
+                <w:t xml:space="preserve">hal-02658348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of weaning piglets at 21 and 28 days on growth, behaviour and hormonal responses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoline Geverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham S. Plastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.08.014⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173, pp.2143-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.105.053983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667125v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Consequences of weaning piglets at 21 and 28 days on growth, behaviour and hormonal responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1-2), pp.70-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661681v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Geverink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gispert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (1), pp.204-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être du porc : le point de vue de l'animal, approches biologiques et comportementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (9), pp.2436-3447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658348v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping piglets by sex at weaning reduces aggressive behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,77 +6373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality pork genes and meat production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. García-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,77 +7172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mal-être active les gènes codant pour l'inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7293,77 +7293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7418,77 +7418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,64 +7543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,90 +7655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7793,77 +7793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8115,273 +8115,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Pigs' aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bazin</w:t>
+                <w:t xml:space="preserve">S.H. Ison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753096v1</w:t>
+                <w:t xml:space="preserve">hal-02757178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs' aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Kurt</w:t>
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.H. Ison</w:t>
+                <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Lawrence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757178v1</w:t>
+                <w:t xml:space="preserve">hal-02753096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of neuroendocrine stress responses and robustness in pigs.</w:t>
               </w:r>
@@ -8449,90 +8449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes involved in the genetic control of aggressiveness, stress responsiveness, pork quality and their interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muráni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. d'Eath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8820,90 +8820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
@@ -8945,90 +8945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
@@ -9176,316 +9176,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761300v1</w:t>
+                <w:t xml:space="preserve">hal-02764460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevillon</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764460v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs : 1. Effets sur les performances de croissance et les qualités des carcasses et des viandes et l'aptitude à la transformation en jambons cuits et secs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9973,77 +9973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10098,51 +10098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10611,77 +10611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10768,77 +10768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the transcriptomic signature of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11038,51 +11038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Darricau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300133R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mur&#225;ni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Ponsuksili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. d'Eath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Turner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#225;ni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.02.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF73PG7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rocha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Weschenfelder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Knap" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644938v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-10-0147" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kurt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-74" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick B. d'Eath" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Th&#246;lking" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991406" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucitano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Correa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;thot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNCTLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ97TGDQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dantec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10SN0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677994v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.06.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ62L56W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devillers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.11.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GR6L5PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757178v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geverink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Darricau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300133R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mur&#225;ni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Ponsuksili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. d'Eath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Turner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#225;ni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.02.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF73PG7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rocha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Weschenfelder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-10-0147" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Knap" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick B. d'Eath" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Th&#246;lking" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991406" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kurt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-74" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucitano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Correa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;thot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNCTLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ97TGDQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dantec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10SN0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677994v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.06.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ62L56W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devillers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.11.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GR6L5PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geverink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>