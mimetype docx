--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -659,295 +659,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Celine Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+                <w:t xml:space="preserve">hal-03768888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruet</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Parias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768888v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
               </w:r>
@@ -1463,498 +1463,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essi F. Biyong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046682v1</w:t>
+                <w:t xml:space="preserve">hal-03197220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essi F. Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179256v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Ruet</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197220v1</w:t>
+                <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2005,64 +2005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing horses in individual boxes is a challenge with regard to welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,855 +2933,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of PBMC in psychosocially stressed animals indicate an alerting of the immune system in female but not in castrated male pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Oster</w:t>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Muráni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Turner</w:t>
+                <w:t xml:space="preserve">G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-967⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638885v1</w:t>
+                <w:t xml:space="preserve">hal-02636692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Steve W. Cole</w:t>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130493v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic expression patterns in psychosocially high-stressed pigs suggest mechanisms following allostatic principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oster</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S.P. Turner</w:t>
+                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.02.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635409v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Hepatic expression patterns in psychosocially high-stressed pigs suggest mechanisms following allostatic principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636692v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Minni</w:t>
+                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional responses of PBMC in psychosocially stressed animals indicate an alerting of the immune system in female but not in castrated male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632378v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ractopamine administration and castration method on the response to preslaughter stress and carcass and meat quality in pigs of two Piétrain genotypes</w:t>
               </w:r>
@@ -3901,51 +3901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153 (10), pp.4766-4774. </w:t>
@@ -4029,424 +4029,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential mRNA expression of genes in the porcine adrenal gland associated with psychosocial stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Turner</w:t>
+                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Evans</w:t>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-10-0147⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1220 (Trends in Neuroendocrinology), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644938v1</w:t>
+                <w:t xml:space="preserve">hal-02646141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
+                <w:t xml:space="preserve">Breeding for robustness: the role of cortisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.651-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646141v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for robustness: the role of cortisol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+                <w:t xml:space="preserve">Differential mRNA expression of genes in the porcine adrenal gland associated with psychosocial stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.W. Knap</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gary Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (5), pp.651-657. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.165-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/JME-10-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651779v1</w:t>
+                <w:t xml:space="preserve">hal-02644938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t>
               </w:r>
@@ -4840,295 +4840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs’ aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of HPA axis-related genetic variation with stress reactivity and aggressive behaviour in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Muráni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Ponsuksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick B. d'Eath</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Thölking</w:t>
+                <w:t xml:space="preserve">Esra Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731109991406⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-11-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663653v1</w:t>
+                <w:t xml:space="preserve">hal-02665502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of HPA axis-related genetic variation with stress reactivity and aggressive behaviour in pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Turner</w:t>
+                <w:t xml:space="preserve">Pigs’ aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Kurt</w:t>
+                <w:t xml:space="preserve">L. Thölking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, online (august), Non paginé. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.604-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-11-74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109991406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665502v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen</w:t>
               </w:r>
@@ -5458,1228 +5458,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed texture, meal frequency and pre-slaughter fasting on carcass and meat quality, and urinary cortisol in pigs</w:t>
+                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Faucitano</w:t>
+                <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saucier</w:t>
+                <w:t xml:space="preserve">Nicoline Geverink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Correa</w:t>
+                <w:t xml:space="preserve">Graham S. Plastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Méthot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Giguère</w:t>
+                <w:t xml:space="preserve">Olga Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.023⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173, pp.2143-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.105.053983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655428v1</w:t>
+                <w:t xml:space="preserve">hal-02662898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être du porc : le point de vue de l'animal, approches biologiques et comportementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of weaning piglets at 21 and 28 days on growth, behaviour and hormonal responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1-2), pp.70-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658348v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
+                <w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoline Geverink</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham S. Plastow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Ousova</w:t>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.105.053983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (9), pp.2436-3447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662898v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of weaning piglets at 21 and 28 days on growth, behaviour and hormonal responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Geverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Plastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (1), pp.204-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667125v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.A. Geverink</w:t>
+                <w:t xml:space="preserve">Bien-être du porc : le point de vue de l'animal, approches biologiques et comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84 (1), pp.204-211</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159 (3), pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664636v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Grouping piglets by sex at weaning reduces aggressive behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (2-4), pp.152-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661681v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping piglets by sex at weaning reduces aggressive behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+                <w:t xml:space="preserve">Effect of feed texture, meal frequency and pre-slaughter fasting on carcass and meat quality, and urinary cortisol in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faucitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+                <w:t xml:space="preserve">S. Méthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dantec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">A. Giguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (2-4), pp.152-171. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (4), pp.697-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667447v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality pork genes and meat production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.S. Plastow</w:t>
+                <w:t xml:space="preserve">Stress hormones, carcass composition and meat quality in Large White X Duroc pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gil</w:t>
+                <w:t xml:space="preserve">N. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. García-Regueiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Font I Furnols</w:t>
+                <w:t xml:space="preserve">H. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 70 (3), pp.409-421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.06.025⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 69, pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677994v1</w:t>
+                <w:t xml:space="preserve">hal-02675713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress hormones, carcass composition and meat quality in Large White X Duroc pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">Quality pork genes and meat production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Griffon</w:t>
+                <w:t xml:space="preserve">D. Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">J.A. García-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Font I Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 69, pp.703-707. </w:t>
+              <w:t xml:space="preserve">, 2005, 70 (3), pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675713v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical study of common conditions of storage of glucocorticoids and catecholamines in 24-h urine collected during resting and exercising conditions</w:t>
               </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7293,77 +7293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7418,77 +7418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,64 +7543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,77 +7668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7806,64 +7806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7899,489 +7899,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for ACTH response in pig.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Molecular genetics of stress responses to increase robustness in the context of sustainable production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813609v1</w:t>
+                <w:t xml:space="preserve">hal-02755390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of stress responses to increase robustness in the context of sustainable production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters for ACTH response in pig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755390v1</w:t>
+                <w:t xml:space="preserve">hal-02813609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs' aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Kurt</w:t>
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.H. Ison</w:t>
+                <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Lawrence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757178v1</w:t>
+                <w:t xml:space="preserve">hal-02753096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Pigs' aggressive temperament affects pre-slaughter mixing aggression, stress and meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bazin</w:t>
+                <w:t xml:space="preserve">S.H. Ison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753096v1</w:t>
+                <w:t xml:space="preserve">hal-02757178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of neuroendocrine stress responses and robustness in pigs.</w:t>
               </w:r>
@@ -8449,90 +8449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes involved in the genetic control of aggressiveness, stress responsiveness, pork quality and their interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muráni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. d'Eath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8820,672 +8820,672 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752142v1</w:t>
+                <w:t xml:space="preserve">hal-02755290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
+                <w:t xml:space="preserve">Muscle traits, preslaughter stress and meat quality indicators as influenced by pig rearing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dransfield</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755290v1</w:t>
+                <w:t xml:space="preserve">hal-02755100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle traits, preslaughter stress and meat quality indicators as influenced by pig rearing system</w:t>
+                <w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alienor Vautier</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755100v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chevillon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764460v1</w:t>
+                <w:t xml:space="preserve">hal-02761300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Dransfield</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761300v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs : 1. Effets sur les performances de croissance et les qualités des carcasses et des viandes et l'aptitude à la transformation en jambons cuits et secs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9816,90 +9816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics, stress hormones, and meat quality in Large White x Duroc pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
@@ -9973,77 +9973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10624,64 +10624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10768,51 +10768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the transcriptomic signature of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11038,51 +11038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Darricau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300133R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mur&#225;ni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Ponsuksili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. d'Eath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Turner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#225;ni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.02.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF73PG7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rocha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Weschenfelder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-10-0147" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Knap" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick B. d'Eath" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Th&#246;lking" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991406" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kurt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-74" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucitano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Correa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;thot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNCTLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ97TGDQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dantec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10SN0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677994v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.06.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ62L56W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devillers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.11.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GR6L5PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geverink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Darricau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300133R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardinal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02330-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#225;ni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Ponsuksili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.02.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF73PG7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mur&#225;ni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. d'Eath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Turner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-967" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rocha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Weschenfelder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Knap" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644938v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-10-0147" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kurt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-74" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick B. d'Eath" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Th&#246;lking" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991406" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667125v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ97TGDQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667447v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dantec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10SN0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucitano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Correa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;thot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNCTLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675713v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devillers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.11.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GR6L5PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677994v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.06.025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ62L56W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757178v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geverink" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>