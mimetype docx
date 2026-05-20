--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -1389,185 +1389,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants: a sheep meat breeding program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+                <w:t xml:space="preserve">[Industrie des semences] Un marché complètement modifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519160v1</w:t>
+                <w:t xml:space="preserve">hal-02632272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Industrie des semences] Un marché complètement modifié</w:t>
+                <w:t xml:space="preserve">[OGM] Un marché complètement modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
@@ -1575,260 +1523,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632272v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[OGM] Un marché complètement modifié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 512, pp.89-90</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338335v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants: a sheep meat breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Shumbusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1033-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478404v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects économiques de la sélection génomique chez les plantes</w:t>
               </w:r>
@@ -2500,364 +2500,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual selection for comparing wheat breeding schemes at constant total cost</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+                <w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
+              <w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340466v1</w:t>
+                <w:t xml:space="preserve">hal-02785034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
+                <w:t xml:space="preserve">InnoVarTom. Dégradation de la qualité gustative des tomates : un problème de réputation collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785034v1</w:t>
+                <w:t xml:space="preserve">hal-01595680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InnoVarTom. Dégradation de la qualité gustative des tomates : un problème de réputation collective ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Virtual selection for comparing wheat breeding schemes at constant total cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595680v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'offre de semences</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,51 +3773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,264 +3892,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des études de cas ASIRPA pour évaluer les impacts socio-économiques des recherches du Département SAE2 de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Département SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nimes, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790829v1</w:t>
+                <w:t xml:space="preserve">hal-01595587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des études de cas ASIRPA pour évaluer les impacts socio-économiques des recherches du Département SAE2 de l'INRA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Département SAE2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nimes, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595587v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,77 +4243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of genomic selection in small ruminants : A case of french sheep meat breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Shumbusho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1325, INRAE; Etude de cas ASIRPA. Analyse de l'impact sociétal de la recherche. 2018, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5963,51 +5963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/aline-fugeray-scarbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aline.Fugeray-Scarbel@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.103030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caffier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouzet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tisserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110095534/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Larbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/aline-fugeray-scarbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aline.Fugeray-Scarbel@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.103030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caffier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouzet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tisserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110095534/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Larbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>