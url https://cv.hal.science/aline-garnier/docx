--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -196,295 +196,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-fluorescent phytoliths: can we detect past fires in tropical and subtropical contexts?</w:t>
+                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Testé</w:t>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hodson</w:t>
+                <w:t xml:space="preserve">Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), pp.257-271. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-024-01024-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282517v1</w:t>
+                <w:t xml:space="preserve">hal-04844167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
+                <w:t xml:space="preserve">Auto-fluorescent phytoliths: can we detect past fires in tropical and subtropical contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Debels</w:t>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Drieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Sall</w:t>
+                <w:t xml:space="preserve">Martin Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.257-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-024-01024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844167v1</w:t>
+                <w:t xml:space="preserve">hal-05282517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
               </w:r>
@@ -496,51 +496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,64 +604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -764,64 +764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -872,423 +872,423 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Kennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.105406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611320v1</w:t>
+                <w:t xml:space="preserve">hal-03257772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Djerbi</w:t>
+                <w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.102725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257772v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Testé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.105406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090779v1</w:t>
+                <w:t xml:space="preserve">hal-04611320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154, pp.102952. </w:t>
@@ -1408,64 +1408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytoliths of Naachtun (Petén, Guatemala): Development of a modern reference for the characterization of plant communities in the Maya Tropical Lowlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial System Dynamics of Sudano-Sahelian Zone during the Late Holocene. The Yamé River (Dogon Country, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2026,51 +2026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Davidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,51 +2301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith Analysis from the Archaeological Site of Kota Cina (North Sumatra, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Made Geria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 28 (n° 3), p. 353-372. </w:t>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incision généralisée de la vallée du Yamé (Mali) entre 2 350 et 1 700 ans cal. BP : quelle signification paléoenvironnementale et archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,51 +3473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith taphonomy in the middle- to late-Holocene fluvial sediments of Ounjougou (Mali, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 298, pp.300-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4371,178 +4371,126 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde de la session Introduction, contexte historique, juridique et social</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les sols comme archives des pratiques humaines et des transformations socio-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chalando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158817v1</w:t>
+                <w:t xml:space="preserve">hal-05158784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multi-chronological data from the Ravin Blanc IV site: implications for the Acheulean in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,288 +4498,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Al Qâdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative supplying strategies of a urban population in the arid Northeast Arabia: Multi-proxy archae-obotanical analysis on the Classical city of Thāj (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Gröningen, Jul 2025, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols comme archives des pratiques humaines et des transformations socio-environnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Table ronde de la session Introduction, contexte historique, juridique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Albane de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158784v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t>
               </w:r>
@@ -4942,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to supply a large urban population in the desert during Antiquity ? Archaeobotanical multi-proxy analyses on the caravan city of Thaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
@@ -5067,64 +5067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From grazing to pooping: Fodder supply in the ancient caravan city of Thāj (Saudi Arabia) using a multi-proxy archaeobotanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to supply a large urban population in the desert during Antiquity? Archaeobotanical multi-proxy analyses on the caravan city of Thāj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Institut national d'Histoire de l'Art (INHA) - Paris, France</w:t>
@@ -5317,90 +5317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the present to the past, reconstructing foodways in Senegal (West Africa) by the analysis of phytoliths in ceramic pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5442,64 +5442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to past and present foodways in south Casamance (Senegal). A use-wear study on ceramic pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,64 +5567,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and degradation processes of pottery use-wear residues : an insight from ethnography and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5718,64 +5718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5811,277 +5811,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation des paysages agricoles « urbains » en milieu tropical (Naachtun, Basses Terres Mayas, Guatemala)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Nature, exploitation et gestion de la ressource édaphique dans les Basses Terre mayas : cas de l’agrosystème des bajos du territoire de Naachtun au Préclassique et au Classique (Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montanes Maryline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Testé</w:t>
+                <w:t xml:space="preserve">Eugénie Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511599v1</w:t>
+                <w:t xml:space="preserve">hal-03511602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, exploitation et gestion de la ressource édaphique dans les Basses Terre mayas : cas de l’agrosystème des bajos du territoire de Naachtun au Préclassique et au Classique (Petén, Guatemala)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
+                <w:t xml:space="preserve">Identification et caractérisation des paysages agricoles « urbains » en milieu tropical (Naachtun, Basses Terres Mayas, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Dussol</w:t>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Dautriche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511602v1</w:t>
+                <w:t xml:space="preserve">hal-03511599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of phytoliths analysis for the interpretation of the content of pottery : an exploratory study of african ethnographic samples</w:t>
               </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,103 +6192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel and fire in pre-Columbian agroforestry: the Maya Lowland site of Naachtun, Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Dussol</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the Future, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
@@ -6311,682 +6311,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114089v1</w:t>
+                <w:t xml:space="preserve">hal-02526708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydro-Agro-System of the Wetlands in the Central Maya Lowlands: Land Use Sustainability and the Joint Water Management (Hinterland of Naachtun, Petén Tropical Forest, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526708v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Agro-System of the Wetlands in the Central Maya Lowlands: Land Use Sustainability and the Joint Water Management (Hinterland of Naachtun, Petén Tropical Forest, Guatemala)</w:t>
+                <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526705v1</w:t>
+                <w:t xml:space="preserve">hal-03114089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of ancient agricultural landscapes and practices in upland tropical environments (Central Maya Lowlands, Naachtun-Guatemala)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blasco</w:t>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Klekovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511586v1</w:t>
+                <w:t xml:space="preserve">hal-02428702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Rambeau</w:t>
+                <w:t xml:space="preserve">Identification and characterization of ancient agricultural landscapes and practices in upland tropical environments (Central Maya Lowlands, Naachtun-Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Klekovkina</w:t>
+                <w:t xml:space="preserve">Eva Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428702v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire use and agroforestry in tropical forest (Guatemala). A multi-proxy study of swidden cultivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,77 +7080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-agro-system of the wetlands in the Central Maya Lowlands: the wetland features of the bajos in the hinterland of Naachtun (Petén tropical forest, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bompard M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7231,51 +7231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Davidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,51 +7442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,77 +7567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporada 2016 del Proyecto Naachtun (2015-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cotom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,277 +7686,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02063549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosystèmes soudaniens au cours des durant les 30000 dernières années: changements climatiques et des paléoenvironnements: l’exemple de la vallée de la Falémé (Sénégal oriental, Afrique de l’Ouest).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sonogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.AFEQ-INQUA Q10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535474v1</w:t>
+                <w:t xml:space="preserve">hal-02140433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
+                <w:t xml:space="preserve">Hydrosystèmes soudaniens au cours des durant les 30000 dernières années: changements climatiques et des paléoenvironnements: l’exemple de la vallée de la Falémé (Sénégal oriental, Afrique de l’Ouest).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21.AFEQ-INQUA Q10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140433v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDERENT : Sidérurgie et Environnement au Togo</w:t>
               </w:r>
@@ -8192,51 +8192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late to final Holocene fluvial system dynamics in the Yamé valley (Mali): climatic change or human impact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8311,247 +8311,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des paysages en milieu soudano-sahélien au cours de l’Holocène : apport de l'analyse des phytolithes dans une approche des relations nature/société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La pyrophilie des savanes ouest-africaines à l’Holocène récent : une approche multi-proxies. (L’étude de cas du site d’Ounjougou, Pays dogon, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348922v1</w:t>
+                <w:t xml:space="preserve">hal-03348926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pyrophilie des savanes ouest-africaines à l’Holocène récent : une approche multi-proxies. (L’étude de cas du site d’Ounjougou, Pays dogon, Mali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique des paysages en milieu soudano-sahélien au cours de l’Holocène : apport de l'analyse des phytolithes dans une approche des relations nature/société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348926v1</w:t>
+                <w:t xml:space="preserve">hal-03348922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats géoarchéologiques au Pays dogon (Mali) : 10 000 ans de dynamiques paysagères à l’interface Nature/Société</w:t>
               </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Made Geria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8940,51 +8940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires, construction d’un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, E.A.U.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,77 +9065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9319,103 +9319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and paleoenvironmental reconstructions in the tropical Maya area:the case of Naachtun (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni; Catherine Kuzucuoğlu; Philippe Nondédéo; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Different Times? Archaeological and Environmental Data from Intra-Site and Off-Site Sequences. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France) Volume 4, Session II-8.</w:t>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Humphris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meurers-Balke, Jutta; Zerl, Tanja; Gerlach, Renate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auf dem Holzweg.. Eine Würdigung für Ursula Tegtmeier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
@@ -9724,51 +9724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches géoarchéologiques au Pays dogon (Mali, Afrique de l’Ouest) : focus sur des méthodologies récentes adaptées aux milieux fluvio-palustres africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9832,51 +9832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of geoarchaeological research in Dogon country (Mali, West Africa). Recent methodology as applied to African fluvio-palustrine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,64 +10084,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith study, in Purdue L. (dir.), ArcAgr-AU project. Long-term landscape change, resource availability (soil/water) and evolution of hydro-agricultural techniques in the AlUla Oasis – Fourth Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichet V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10172,64 +10172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith study, in Purdue L. (dir.), ArcAgr-AU project. Long-term landscape change, resource availability (soil/water) and evolution of hydro-agricultural techniques in the AlUla Oasis – Third Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour le développement d'AlUla (Afalula). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10260,90 +10260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis ambientales del sitio arqueológico Naachtun (Petén-Norte, Guatemala), informe provisional de la fase 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coggiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_4] CNRS-CEMCA. 2018, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10414,51 +10414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la périurbanisation sur la végétation rivulaire des petits cours d'eau franciliens : L'exemple du Morbras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,510 +10503,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental reconstruction over the last 30,000 years in the Sudanian environment (FALÉMÉ valley, Senegal): Preliminary Results of a Phytolithic Approach.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Rasse</w:t>
+                <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleo environment in Senegal, West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Röttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14e Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536169v1</w:t>
+                <w:t xml:space="preserve">hal-02536162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleo environment in Senegal, West Africa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.B. Röttig</w:t>
+                <w:t xml:space="preserve">Holocene transition in the Faleme River Valley (Eastern Senegal). First results of geomorphologic, micromorphologic and phytolithic investigations on the Fatandi site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, genève, Switzerland</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536162v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene transition in the Faleme River Valley (Eastern Senegal). First results of geomorphologic, micromorphologic and phytolithic investigations on the Fatandi site.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2016</w:t>
+              <w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536173v1</w:t>
+                <w:t xml:space="preserve">hal-02011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Palaeoenvironmental reconstruction over the last 30,000 years in the Sudanian environment (FALÉMÉ valley, Senegal): Preliminary Results of a Phytolithic Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011402v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11024,51 +11024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporada 2017 del Proyecto Naachtun (2015-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,51 +11185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie, paléoenvironnements et géoarchéologie des mondes tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11299,51 +11299,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d’un système fluvial et de ses zones humides en Afrique soudano-sahélienne au cours de l’Holocène.Approches géomorphologique et biogéographique. L'exemple du Yamé au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen Basse-Normandie, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11460,51 +11460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56BFC86"/>
+    <w:nsid w:val="FA5C15E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11691,51 +11691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120548437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hodson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01024-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kennet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djerbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enecon Oxlaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Geria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PW49VWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Mshabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fichet V." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coggiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Perla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120548437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hodson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01024-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Purdue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kennet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djerbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enecon Oxlaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Geria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PW49VWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Mshabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fichet V." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coggiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Perla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>