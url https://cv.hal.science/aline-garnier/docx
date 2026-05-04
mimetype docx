--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -196,161 +196,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
+                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Debels</w:t>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Sall</w:t>
+                <w:t xml:space="preserve">Alexa Höhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844167v1</w:t>
+                <w:t xml:space="preserve">halshs-05419012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-fluorescent phytoliths: can we detect past fires in tropical and subtropical contexts?</w:t>
               </w:r>
@@ -362,51 +362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -464,204 +464,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
+                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Höhn</w:t>
+                <w:t xml:space="preserve">Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05419012v1</w:t>
+                <w:t xml:space="preserve">hal-04844167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -872,423 +872,423 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Purdue</w:t>
+                <w:t xml:space="preserve">D. Kennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kennet</w:t>
+                <w:t xml:space="preserve">A. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garnier</w:t>
+                <w:t xml:space="preserve">A. Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.105406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257772v1</w:t>
+                <w:t xml:space="preserve">hal-04611320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Testé</w:t>
+                <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.105406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090779v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Djerbi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.102725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611320v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154, pp.102952. </w:t>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytoliths of Naachtun (Petén, Guatemala): Development of a modern reference for the characterization of plant communities in the Maya Tropical Lowlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial System Dynamics of Sudano-Sahelian Zone during the Late Holocene. The Yamé River (Dogon Country, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2020,923 +2020,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phytolith Analysis from the Archaeological Site of Kota Cina (North Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+                <w:t xml:space="preserve">I Made Geria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.257-276. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.483--501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010435v1</w:t>
+                <w:t xml:space="preserve">hal-02477270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes over the two past millennia in Western Africa: first results of the study of the alluvial terraces in the Sansandé ravine (Falémé valley, Eastern Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Davidoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Truffa Giachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017, pp.109-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409020v1</w:t>
+                <w:t xml:space="preserve">hal-02535009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith Analysis from the Archaeological Site of Kota Cina (North Sumatra, Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Chabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I Made Geria</w:t>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.257-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477270v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+                <w:t xml:space="preserve">Environmental changes over the two past millennia in Western Africa: first results of the study of the alluvial terraces in the Sansandé ravine (Falémé valley, Eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535009v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions hommes-milieux en zone humide côtière tropicale : la séquence holocène du site de Kota Cina (Sumatra Nord, Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laporte</w:t>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Polet</w:t>
+                <w:t xml:space="preserve">Daniel Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 28 (n° 3), p. 353-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679496v1</w:t>
+                <w:t xml:space="preserve">halshs-02526043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huysecom Eric</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+                <w:t xml:space="preserve">Kléna Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.93-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535044v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions hommes-milieux en zone humide côtière tropicale : la séquence holocène du site de Kota Cina (Sumatra Nord, Indonésie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.109-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02526043v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incision généralisée de la vallée du Yamé (Mali) entre 2 350 et 1 700 ans cal. BP : quelle signification paléoenvironnementale et archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du cadre chronologique et paléoenvironnemental de la moyenne vallée de la Falémé (Sénégal oriental): les résultats de la 17ème année d’activité du programme international «Peuplement humain et paléoenvironnement en Afrique»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,51 +3473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,77 +3603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith taphonomy in the middle- to late-Holocene fluvial sediments of Ounjougou (Mali, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,90 +3733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution fluvial records of Holocene environmental changes in the Sahel: the Yamé River at Ounjougou (Mali, West-Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (5-6), pp.737-756. </w:t>
@@ -3860,191 +3860,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed phytoliths in West African Commelinaceae and their potential for palaeoecological studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298, pp.300-310</w:t>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544854v1</w:t>
+                <w:t xml:space="preserve">hal-03348851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huysecom Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4080,286 +4110,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary records and Holocene environemental dynamics in the Yamé Valley (Mali, Soudano-Sahelian West Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seed phytoliths in West African Commelinaceae and their potential for palaeoecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298, pp.300-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528763v1</w:t>
+                <w:t xml:space="preserve">hal-00544854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+                <w:t xml:space="preserve">Hydrosedimentary records and Holocene environemental dynamics in the Yamé Valley (Mali, Soudano-Sahelian West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (3), pp.244-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348851v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4371,497 +4371,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols comme archives des pratiques humaines et des transformations socio-environnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Table ronde de la session Introduction, contexte historique, juridique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Albane de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158784v1</w:t>
+                <w:t xml:space="preserve">hal-05158817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multi-chronological data from the Ravin Blanc IV site: implications for the Acheulean in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Al Qâdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative supplying strategies of a urban population in the arid Northeast Arabia: Multi-proxy archae-obotanical analysis on the Classical city of Thāj (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Gröningen, Jul 2025, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde de la session Introduction, contexte historique, juridique et social</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les sols comme archives des pratiques humaines et des transformations socio-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chalando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158817v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,51 +4869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
@@ -4942,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to supply a large urban population in the desert during Antiquity ? Archaeobotanical multi-proxy analyses on the caravan city of Thaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
@@ -5067,64 +5067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From grazing to pooping: Fodder supply in the ancient caravan city of Thāj (Saudi Arabia) using a multi-proxy archaeobotanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to supply a large urban population in the desert during Antiquity? Archaeobotanical multi-proxy analyses on the caravan city of Thāj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Institut national d'Histoire de l'Art (INHA) - Paris, France</w:t>
@@ -5317,90 +5317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the present to the past, reconstructing foodways in Senegal (West Africa) by the analysis of phytoliths in ceramic pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5436,402 +5436,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach to past and present foodways in south Casamance (Senegal). A use-wear study on ceramic pots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene: responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Champion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Quaternaire 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888492v1</w:t>
+                <w:t xml:space="preserve">hal-03831116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and degradation processes of pottery use-wear residues : an insight from ethnography and experimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary approach to past and present foodways in south Casamance (Senegal). A use-wear study on ceramic pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mayor</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888530v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene: responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Petén, Guatemala)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Formation and degradation processes of pottery use-wear residues : an insight from ethnography and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831116v1</w:t>
+                <w:t xml:space="preserve">hal-03888530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, exploitation et gestion de la ressource édaphique dans les Basses Terre mayas : cas de l’agrosystème des bajos du territoire de Naachtun au Préclassique et au Classique (Petén, Guatemala)</w:t>
               </w:r>
@@ -5843,77 +5843,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
@@ -5955,51 +5955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des paysages agricoles « urbains » en milieu tropical (Naachtun, Basses Terres Mayas, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,103 +6192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel and fire in pre-Columbian agroforestry: the Maya Lowland site of Naachtun, Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the Future, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
@@ -6311,1333 +6311,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+                <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526708v1</w:t>
+                <w:t xml:space="preserve">hal-03114089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Agro-System of the Wetlands in the Central Maya Lowlands: Land Use Sustainability and the Joint Water Management (Hinterland of Naachtun, Petén Tropical Forest, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114089v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-agro-system of the wetlands in the Central Maya Lowlands: the wetland features of the bajos in the hinterland of Naachtun (Petén tropical forest, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daria Klekovkina</w:t>
+                <w:t xml:space="preserve">Bompard M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428702v1</w:t>
+                <w:t xml:space="preserve">hal-03511587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of ancient agricultural landscapes and practices in upland tropical environments (Central Maya Lowlands, Naachtun-Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire use and agroforestry in tropical forest (Guatemala). A multi-proxy study of swidden cultivation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vannière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Morell-Hart</w:t>
+                <w:t xml:space="preserve">Daria Klekovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting - Charcoal Science in Archaeology and Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539857v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-agro-system of the wetlands in the Central Maya Lowlands: the wetland features of the bajos in the hinterland of Naachtun (Petén tropical forest, Guatemala)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Testé</w:t>
+                <w:t xml:space="preserve">Fire use and agroforestry in tropical forest (Guatemala). A multi-proxy study of swidden cultivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bompard M.</w:t>
+                <w:t xml:space="preserve">S Morell-Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting - Charcoal Science in Archaeology and Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511587v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial system changes during the last 35 kyr along the falémé river (eastern senegal): palaeoclimatic and settlement implications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Conference on Geomorphology and Quaternary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536062v1</w:t>
+                <w:t xml:space="preserve">hal-02536101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Fluvial system changes during the last 35 kyr along the falémé river (eastern senegal): palaeoclimatic and settlement implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Davidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Rasse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Central European Conference on Geomorphology and Quaternary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841748v1</w:t>
+                <w:t xml:space="preserve">hal-02536062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">IUSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536101v1</w:t>
+                <w:t xml:space="preserve">hal-01841748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporada 2016 del Proyecto Naachtun (2015-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cotom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,307 +7686,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02063549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
+                <w:t xml:space="preserve">Hydrosystèmes soudaniens au cours des durant les 30000 dernières années: changements climatiques et des paléoenvironnements: l’exemple de la vallée de la Falémé (Sénégal oriental, Afrique de l’Ouest).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21.AFEQ-INQUA Q10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140433v1</w:t>
+                <w:t xml:space="preserve">hal-02535474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosystèmes soudaniens au cours des durant les 30000 dernières années: changements climatiques et des paléoenvironnements: l’exemple de la vallée de la Falémé (Sénégal oriental, Afrique de l’Ouest).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sonogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.AFEQ-INQUA Q10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535474v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDERENT : Sidérurgie et Environnement au Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l’Association des Archéologue d’Afrique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lomé, Togo</w:t>
@@ -8192,90 +8192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late to final Holocene fluvial system dynamics in the Yamé valley (Mali): climatic change or human impact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8311,316 +8311,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pyrophilie des savanes ouest-africaines à l’Holocène récent : une approche multi-proxies. (L’étude de cas du site d’Ounjougou, Pays dogon, Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">La dynamique des paysages en milieu soudano-sahélien au cours de l’Holocène : apport de l'analyse des phytolithes dans une approche des relations nature/société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348926v1</w:t>
+                <w:t xml:space="preserve">hal-03348922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des paysages en milieu soudano-sahélien au cours de l’Holocène : apport de l'analyse des phytolithes dans une approche des relations nature/société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La pyrophilie des savanes ouest-africaines à l’Holocène récent : une approche multi-proxies. (L’étude de cas du site d’Ounjougou, Pays dogon, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348922v1</w:t>
+                <w:t xml:space="preserve">hal-03348926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats géoarchéologiques au Pays dogon (Mali) : 10 000 ans de dynamiques paysagères à l’interface Nature/Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8707,77 +8707,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières fouilles dans la vallée de la Falémé (Sénégal) : résultats de la 26 ème année du programme « Peuplement humain et paléoenvironnement en Afrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8819,90 +8819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological study of the site of Kota Cina (North Sumatra, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Made Geria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh – Early Fourteenth Centuries CE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,70 +8921,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires, construction d’un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, E.A.U.)</w:t>
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,134 +8995,138 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur Sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot Éditions APDCA, Nice, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451749v1</w:t>
+                <w:t xml:space="preserve">hal-03618287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9184,70 +9188,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires, construction d’un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, E.A.U.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,164 +9262,160 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur Sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot Éditions APDCA, Nice, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618287v1</w:t>
+                <w:t xml:space="preserve">hal-04451749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and paleoenvironmental reconstructions in the tropical Maya area:the case of Naachtun (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni; Catherine Kuzucuoğlu; Philippe Nondédéo; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Different Times? Archaeological and Environmental Data from Intra-Site and Off-Site Sequences. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France) Volume 4, Session II-8.</w:t>
@@ -9448,90 +9448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 'long-burning issue': comparing woody resource use for ironworking in three major iron smelting centres od sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Humphris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meurers-Balke, Jutta; Zerl, Tanja; Gerlach, Renate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auf dem Holzweg.. Eine Würdigung für Ursula Tegtmeier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
@@ -9634,51 +9634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saer Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamady Bocoum; Luc Laporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de la Gambie</w:t>
@@ -9711,64 +9711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches géoarchéologiques au Pays dogon (Mali, Afrique de l’Ouest) : focus sur des méthodologies récentes adaptées aux milieux fluvio-palustres africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9819,64 +9819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of geoarchaeological research in Dogon country (Mali, West Africa). Recent methodology as applied to African fluvio-palustrine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9927,51 +9927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9979,51 +9979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t>
@@ -10084,64 +10084,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith study, in Purdue L. (dir.), ArcAgr-AU project. Long-term landscape change, resource availability (soil/water) and evolution of hydro-agricultural techniques in the AlUla Oasis – Fourth Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichet V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10172,64 +10172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith study, in Purdue L. (dir.), ArcAgr-AU project. Long-term landscape change, resource availability (soil/water) and evolution of hydro-agricultural techniques in the AlUla Oasis – Third Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour le développement d'AlUla (Afalula). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10260,90 +10260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis ambientales del sitio arqueológico Naachtun (Petén-Norte, Guatemala), informe provisional de la fase 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coggiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_4] CNRS-CEMCA. 2018, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10414,51 +10414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la périurbanisation sur la végétation rivulaire des petits cours d'eau franciliens : L'exemple du Morbras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,510 +10503,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleo environment in Senegal, West Africa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.B. Röttig</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental reconstruction over the last 30,000 years in the Sudanian environment (FALÉMÉ valley, Senegal): Preliminary Results of a Phytolithic Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, genève, Switzerland</w:t>
+              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536162v1</w:t>
+                <w:t xml:space="preserve">hal-02536169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene transition in the Faleme River Valley (Eastern Senegal). First results of geomorphologic, micromorphologic and phytolithic investigations on the Fatandi site.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleo environment in Senegal, West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rasse</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Röttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14e Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536173v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Holocene transition in the Faleme River Valley (Eastern Senegal). First results of geomorphologic, micromorphologic and phytolithic investigations on the Fatandi site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011402v1</w:t>
+                <w:t xml:space="preserve">hal-02536173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental reconstruction over the last 30,000 years in the Sudanian environment (FALÉMÉ valley, Senegal): Preliminary Results of a Phytolithic Approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536169v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11024,51 +11024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporada 2017 del Proyecto Naachtun (2015-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,51 +11185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie, paléoenvironnements et géoarchéologie des mondes tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11299,51 +11299,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d’un système fluvial et de ses zones humides en Afrique soudano-sahélienne au cours de l’Holocène.Approches géomorphologique et biogéographique. L'exemple du Yamé au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen Basse-Normandie, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11460,51 +11460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA5C15E2"/>
+    <w:nsid w:val="63A1BB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11691,51 +11691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120548437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hodson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01024-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Purdue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kennet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djerbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enecon Oxlaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Geria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PW49VWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Mshabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fichet V." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coggiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Perla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120548437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hodson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01024-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kennet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djerbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enecon Oxlaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Geria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PW49VWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8287" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Mshabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fichet V." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coggiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Perla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>