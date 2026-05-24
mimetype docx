--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -162,8521 +162,8521 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New multi-chronological data from the Ravin Blanc IV site: implications for the Acheulean in Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Al Qâdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptative supplying strategies of a urban population in the arid Northeast Arabia: Multi-proxy archae-obotanical analysis on the Classical city of Thāj (Saudi Arabia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Work Group for Palaeoethnobotany (IWGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Gröningen, Jul 2025, Gröningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols comme archives des pratiques humaines et des transformations socio-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde de la session Introduction, contexte historique, juridique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Albane de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to supply a large urban population in the desert during Antiquity ? Archaeobotanical multi-proxy analyses on the caravan city of Thaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to supply a large urban population in the desert during Antiquity? Archaeobotanical multi-proxy analyses on the caravan city of Thāj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al-Mshabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Institut national d'Histoire de l'Art (INHA) - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From grazing to pooping: Fodder supply in the ancient caravan city of Thāj (Saudi Arabia) using a multi-proxy archaeobotanical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fumier, bouse, guano: Ordures ou or brun ?, 44ème Rencontres d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the present to the past, reconstructing foodways in Senegal (West Africa) by the analysis of phytoliths in ceramic pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Malergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop for African Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary approach to past and present foodways in south Casamance (Senegal). A use-wear study on ceramic pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation and degradation processes of pottery use-wear residues : an insight from ethnography and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene: responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, exploitation et gestion de la ressource édaphique dans les Basses Terre mayas : cas de l’agrosystème des bajos du territoire de Naachtun au Préclassique et au Classique (Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et caractérisation des paysages agricoles « urbains » en milieu tropical (Naachtun, Basses Terres Mayas, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of phytoliths analysis for the interpretation of the content of pottery : an exploratory study of african ethnographic samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA - IMPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuel and fire in pre-Columbian agroforestry: the Maya Lowland site of Naachtun, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Ecology for the Future, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-Agro-System of the Wetlands in the Central Maya Lowlands: Land Use Sustainability and the Joint Water Management (Hinterland of Naachtun, Petén Tropical Forest, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Klekovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and characterization of ancient agricultural landscapes and practices in upland tropical environments (Central Maya Lowlands, Naachtun-Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire use and agroforestry in tropical forest (Guatemala). A multi-proxy study of swidden cultivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morell-Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Anthracology Meeting - Charcoal Science in Archaeology and Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-agro-system of the wetlands in the Central Maya Lowlands: the wetland features of the bajos in the hinterland of Naachtun (Petén tropical forest, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bompard M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluvial system changes during the last 35 kyr along the falémé river (eastern senegal): palaeoclimatic and settlement implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European Conference on Geomorphology and Quaternary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Giessen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporada 2016 del Proyecto Naachtun (2015-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cotom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXX Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guatemala, Guatemala. pp.277-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrosystèmes soudaniens au cours des durant les 30000 dernières années: changements climatiques et des paléoenvironnements: l’exemple de la vallée de la Falémé (Sénégal oriental, Afrique de l’Ouest).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.AFEQ-INQUA Q10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sonogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SIDERENT : Sidérurgie et Environnement au Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème colloque de l’Association des Archéologue d’Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lomé, Togo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séquences stratigraphiques et culturelles du Pléistocène et de l'Holocène du Pays Dogon (Vallée du Yamé et Falaise de Bandiagara; Mali) et de la Vallée de la Falémé (Sénégal): bilan, comparaison et incidences archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bamako, Mali</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late to final Holocene fluvial system dynamics in the Yamé valley (Mali): climatic change or human impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique des paysages en milieu soudano-sahélien au cours de l’Holocène : apport de l'analyse des phytolithes dans une approche des relations nature/société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pyrophilie des savanes ouest-africaines à l’Holocène récent : une approche multi-proxies. (L’étude de cas du site d’Ounjougou, Pays dogon, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques résultats géoarchéologiques au Pays dogon (Mali) : 10 000 ans de dynamiques paysagères à l’interface Nature/Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexa Höhn</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05419012v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-fluorescent phytoliths: can we detect past fires in tropical and subtropical contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Testé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (2), pp.257-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-024-01024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Sall</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Höhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844167v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05419012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (5), pp.e0295794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0295794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04593622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Testé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Djerbi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.102725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611320v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.105406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ancient agriculture in Southeast Arabia: A three thousand year record of runoff farming from central Oman (Rustaq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Testé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.105406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090779v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154, pp.102952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytoliths of Naachtun (Petén, Guatemala): Development of a modern reference for the characterization of plant communities in the Maya Tropical Lowlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Testé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enecon Oxlaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.104130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse morpho-sédimentaire et occurences archéologiques dans la vallée de la Falémé (de 80 à 5 ka ; Sénégal oriental) : mise en évidence d’une permanence des occupations à la transition Pléistocène-Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.71-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.13181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on settlement and environment at the Pleistocene/Holocene boundary in Sudano-Sahelian West Africa: Interdisciplinary investigation at Fatandi V, Eastern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0243129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial System Dynamics of Sudano-Sahelian Zone during the Late Holocene. The Yamé River (Dogon Country, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 340, pp.32--52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocoum Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.185-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith Analysis from the Archaeological Site of Kota Cina (North Sumatra, Indonesia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Made Geria</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.033⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.257-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477270v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+                <w:t xml:space="preserve">Environmental changes over the two past millennia in Western Africa: first results of the study of the alluvial terraces in the Sansandé ravine (Falémé valley, Eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535009v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phytolith Analysis from the Archaeological Site of Kota Cina (North Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Made Geria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.483--501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010435v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes over the two past millennia in Western Africa: first results of the study of the alluvial terraces in the Sansandé ravine (Falémé valley, Eastern Senegal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Truffa Giachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017, pp.109-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409020v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions hommes-milieux en zone humide côtière tropicale : la séquence holocène du site de Kota Cina (Sumatra Nord, Indonésie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kléna Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8287⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.93-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02526043v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.109-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679496v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+                <w:t xml:space="preserve">Interactions hommes-milieux en zone humide côtière tropicale : la séquence holocène du site de Kota Cina (Sumatra Nord, Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 28 (n° 3), p. 353-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535044v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.163-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incision généralisée de la vallée du Yamé (Mali) entre 2 350 et 1 700 ans cal. BP : quelle signification paléoenvironnementale et archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.49 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.7155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du cadre chronologique et paléoenvironnemental de la moyenne vallée de la Falémé (Sénégal oriental): les résultats de la 17ème année d’activité du programme international «Peuplement humain et paléoenvironnement en Afrique»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Canetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.61--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A question of timing: spatio-temporal structure and mechanisms of early agriculture expansion in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.359 - 368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (3), pp.279-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith taphonomy in the middle- to late-Holocene fluvial sediments of Ounjougou (Mali, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.416-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683612463102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution fluvial records of Holocene environmental changes in the Sahel: the Yamé River at Ounjougou (Mali, West-Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (5-6), pp.737-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+                <w:t xml:space="preserve">Seed phytoliths in West African Commelinaceae and their potential for palaeoecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298, pp.300-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348851v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huysecom Eric</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed phytoliths in West African Commelinaceae and their potential for palaeoecological studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katharina Neumann</w:t>
+                <w:t xml:space="preserve">Hydrosedimentary records and Holocene environemental dynamics in the Yamé Valley (Mali, Soudano-Sahelian West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (3), pp.244-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544854v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary records and Holocene environemental dynamics in the Yamé Valley (Mali, Soudano-Sahelian West Africa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...4212 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03348925v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8694,90 +8694,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières fouilles dans la vallée de la Falémé (Sénégal) : résultats de la 26 ème année du programme « Peuplement humain et paléoenvironnement en Afrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8819,90 +8819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological study of the site of Kota Cina (North Sumatra, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Made Geria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh – Early Fourteenth Centuries CE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,70 +8921,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires, construction d’un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, E.A.U.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,427 +8995,427 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur Sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot Éditions APDCA, Nice, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618287v1</w:t>
+                <w:t xml:space="preserve">hal-04451749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Dussol</w:t>
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Testé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Herveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées. Actes des 41èmes Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur, sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux et Isabelle Théry-Parisot. APDCA CEPAM.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.187, 2021, 2-904110-64-X</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507556v1</w:t>
+                <w:t xml:space="preserve">hal-03618287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires, construction d’un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, E.A.U.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+                <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur Sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot Éditions APDCA, Nice, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées. Actes des 41èmes Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur, sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux et Isabelle Théry-Parisot. APDCA CEPAM.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APDCA – CEPAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451749v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and paleoenvironmental reconstructions in the tropical Maya area:the case of Naachtun (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni; Catherine Kuzucuoğlu; Philippe Nondédéo; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Different Times? Archaeological and Environmental Data from Intra-Site and Off-Site Sequences. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France) Volume 4, Session II-8.</w:t>
@@ -9448,90 +9448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 'long-burning issue': comparing woody resource use for ironworking in three major iron smelting centres od sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Humphris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meurers-Balke, Jutta; Zerl, Tanja; Gerlach, Renate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auf dem Holzweg.. Eine Würdigung für Ursula Tegtmeier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
@@ -9582,51 +9582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,51 +9634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saer Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamady Bocoum; Luc Laporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de la Gambie</w:t>
@@ -9711,90 +9711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches géoarchéologiques au Pays dogon (Mali, Afrique de l’Ouest) : focus sur des méthodologies récentes adaptées aux milieux fluvio-palustres africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.23-34, 2014, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9819,90 +9819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of geoarchaeological research in Dogon country (Mali, West Africa). Recent methodology as applied to African fluvio-palustrine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French geoarchaeologie in the 21th century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.23 - 34, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9927,103 +9927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t>
@@ -10084,64 +10084,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith study, in Purdue L. (dir.), ArcAgr-AU project. Long-term landscape change, resource availability (soil/water) and evolution of hydro-agricultural techniques in the AlUla Oasis – Fourth Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichet V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10172,64 +10172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith study, in Purdue L. (dir.), ArcAgr-AU project. Long-term landscape change, resource availability (soil/water) and evolution of hydro-agricultural techniques in the AlUla Oasis – Third Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour le développement d'AlUla (Afalula). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10247,103 +10247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis ambientales del sitio arqueológico Naachtun (Petén-Norte, Guatemala), informe provisional de la fase 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coggiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_4] CNRS-CEMCA. 2018, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10414,77 +10414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la périurbanisation sur la végétation rivulaire des petits cours d'eau franciliens : L'exemple du Morbras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10509,103 +10509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental reconstruction over the last 30,000 years in the Sudanian environment (FALÉMÉ valley, Senegal): Preliminary Results of a Phytolithic Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
@@ -10634,103 +10634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleo environment in Senegal, West Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Röttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, genève, Switzerland</w:t>
@@ -10759,103 +10759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene transition in the Faleme River Valley (Eastern Senegal). First results of geomorphologic, micromorphologic and phytolithic investigations on the Fatandi site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
@@ -10884,90 +10884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11024,64 +11024,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporada 2017 del Proyecto Naachtun (2015-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,64 +11185,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie, paléoenvironnements et géoarchéologie des mondes tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11299,51 +11299,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d’un système fluvial et de ses zones humides en Afrique soudano-sahélienne au cours de l’Holocène.Approches géomorphologique et biogéographique. L'exemple du Yamé au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen Basse-Normandie, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11460,51 +11460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63A1BB2C"/>
+    <w:nsid w:val="482B662F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11691,51 +11691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120548437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hodson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01024-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kennet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djerbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enecon Oxlaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Geria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PW49VWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8287" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Mshabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fichet V." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coggiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Perla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120548437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Mshabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hodson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01024-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Purdue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kennet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djerbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105406" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enecon Oxlaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104130" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Geria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PW49VWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8287" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fichet V." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coggiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Perla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>