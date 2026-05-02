--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -72,1141 +72,1223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que coéduquer veut dire dans une association d’éducation populaire. Enjeux de la relation parents/acteurs associatifs dans le cadre de l’accompagnement à la scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Intervention sociale, genre et immigration : réflexions et perspectives croisées entre étudiant.e.s en Master et en Doctorat »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association d’éducation populaire comme espace révélateur de l’invisibilisation des familles précarisées au sein d’un territoires dit de &amp;quot;mixité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’AREF - Actualité de la recherche en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2025, Liège (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’impératif scolaire s’invite dans le projet de l’éducation populaire. Tensions et négociations entre parents et acteurs associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) collaboration(s) entre acteurs de l'éducation populaire et de l'éducation nationale à l’ère des politiques de coéducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Actualité de la recherche sur l’animation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Ré)évaluer l’action socio-éducative auprès des familles : une émancipation pour et par tous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émancipation, institution, évaluation Un tryptique pour penser une évaluation émancipatrice. 7e colloque du gEvaPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, gEvaPP, Feb 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de médiations associatives sur les relations familles-École : pratiques de parents au cœur d’une association d’éducation populaire parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants du CREAD, Brest.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie de parents dans le suivi scolaire de leurs enfants : l’éducation territorialisée à l’échelle d’une association parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Penser l’éducation territorialisée. Historicité, discours, engagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeDS, Dec 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéal co-éducatif à la lumière des transitions sociales dans le champ éducatif. Logiques d’action de parents dans une association d’éducation populaire parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e édition du Colloque Doctoral International de l’Éducation et de la Formation (CIDEF). « Éducation &amp; Formation : Accompagner les Transitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD et CREN, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’impératif scolaire s’invite dans le projet de l’éducation populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13r56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riban Chloé, L’École dans le quotidien des mères de familles populaires immigrées. Une approche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.175-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162nl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que coéduquer veut dire pour les acteurs d’une association d’éducation populaire. Représentations de la collaboration avec les parents dans le cadre de l’accompagnement à la scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 55 (1), pp.179-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.055.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et logiques de parents face à l’impératif d’investissement scolaire : l’exemple d’une association d’éducation populaire parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'éducation et la formation à l'épreuve des transitions (CIDEF 2022), 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de médiations associatives sur le travail interinstitutionnel famille-École : le cas d’une association d’éducation populaire parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grasperge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La nouvelle revue Éducation et société inclusives, N° 93 (1), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.093.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coéducation : que disent les résultats de cette enquête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Grasperge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.cafepedagogique.net/2025/06/26/coeducation-que-disent-les-resultats-de-cette-enquete/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche ethnographique de parents dans le suivi scolaire de leurs enfants à la lumière des transitions socio-éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Grasperge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la sixième édition du CIDEF 20 et 21 octobre 2022 à Rennes. Éducation &amp; Formation : Accompagner les Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190050v1</w:t>
-              </w:r>
-[...939 lines deleted...]
-                <w:t xml:space="preserve">hal-05199812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1353,51 +1435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grasperge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r56" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.055.0179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Adane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.093.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grasperge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r56" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162nl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.055.0179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Adane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.093.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>