--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -398,308 +398,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lits funéraires à décor d'os ouvragé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aix-en-Provence. 7, rue du RICM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, bilan 2019, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546713v1</w:t>
+                <w:t xml:space="preserve">halshs-03175162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. 7, rue du RICM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Susini</w:t>
+                <w:t xml:space="preserve">La Beauvalle : un établissement agricole antique (Aix-en-Provence, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, bilan 2019, pp.102</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175162v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Beauvalle : un établissement agricole antique (Aix-en-Provence, Bouches-du-Rhône)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lits funéraires à décor d'os ouvragé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2020.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045587v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aix-en-Provence, jardin de Grassi</w:t>
               </w:r>
@@ -780,51 +780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,1019 +3153,1019 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-en-Provence. 126, route nationale 96</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leya Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport Final d'Opération. Diagnostic., Direction Archéologie et Muséum de la ville d'Aix-en-Provence. 2020, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-en-Provence, Rue Monclar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leya Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nin Núria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Sauvetage urgent, direction archéologie et museum de la ville d'Aix-en-Provence. 2020, 83 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-en-Provence. Places Verdun Prêcheurs 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Fouille préventive., Direction Archéologie et Muséum d'Aix-en-Provence. 2019, 365 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zielinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr. J.-C.) : Aleria (2B) Rapport du programme collectif de recherche 2017. Rapport de fouille programmée : Sondages archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2016, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu du faciès céramique à Aix-en-Provence entre le XVIe et le XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03166600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Vivre dans la mémoire des hommes ». Nouvelles recherches sur les espaces funéraires romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477556v1</w:t>
-              </w:r>
-[...762 lines deleted...]
-                <w:t xml:space="preserve">hal-02166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4320,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Susini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Marc Piffeteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.515" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet St&#233;phane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01515925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cornillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Susini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Marc Piffeteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.515" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet St&#233;phane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01515925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cornillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>