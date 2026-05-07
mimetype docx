--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -193,182 +193,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t>
+                <w:t xml:space="preserve">What about thematic information? An analysis of the multidimensional visualization of individual mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+                <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+                <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
+                <w:t xml:space="preserve">Jorge Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateryna Pirkovets</w:t>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Quere</w:t>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2025.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429351v2</w:t>
+                <w:t xml:space="preserve">hal-04944676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muvin: A Visual Analytics Tool for Exploring Dynamic Collaboration Networks from Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -392,191 +401,182 @@
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10447318.2025.2581255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about thematic information? An analysis of the multidimensional visualization of individual mobility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Pirkovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (330), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944676v1</w:t>
+                <w:t xml:space="preserve">hal-04429351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t>
               </w:r>
@@ -601,51 +601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -726,51 +726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nhat Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,295 +932,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of VR in training simulators: Exploring perception and knowledge gain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">eSTIMe : outil de géovisualisation pour accompagner l’analyse des mobilités quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Torchelsen</w:t>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Nedel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102, pp.402-412. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2021.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.6349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369680v1</w:t>
+                <w:t xml:space="preserve">hal-03296233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eSTIMe : outil de géovisualisation pour accompagner l’analyse des mobilités quotidiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The effects of VR in training simulators: Exploring perception and knowledge gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ortega</w:t>
+                <w:t xml:space="preserve">Rafael Torchelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Duble</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciana Nedel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.402-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.6349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2021.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296233v1</w:t>
+                <w:t xml:space="preserve">hal-03369680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,90 +1310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eSTIMe : une approche visuelle, interactive et modulable pour l’analyse multi-points de vue des mobilités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1444,77 +1444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of VR technology used in immersive simulations with a serious game perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Torchelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Nedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1580,51 +1580,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVA: An Ontology-based Approach to Model User Activity within Visualization Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1671,77 +1671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,433 +1795,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t>
+                <w:t xml:space="preserve">ILIADE – Héritage immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Vieira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Treleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875209v1</w:t>
+                <w:t xml:space="preserve">hal-04637223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Échos visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Treleani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILIADE – Héritage immersif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Brasília DF Brazil, France. pp.1 - 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3702038.3702112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637223v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadil Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Annotations to Support Analytical Provenance in Visual Exploration Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Tikat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization tools to explore an RDF dataset of popular songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Tikat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,291 +3006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards a Visual Approach for Representing Analytical Provenance in Exploration Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cadorel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00013⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292140v1</w:t>
+                <w:t xml:space="preserve">hal-03292172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Visual Approach for Representing Analytical Provenance in Exploration Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Cava</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.21-28, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292172v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolitan Mobility and Daily Activities Diversities and Constraints: The Grenoble Urban Area Case</w:t>
               </w:r>
@@ -3302,64 +3302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.578-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,90 +3384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eSTIMe: Towards an All-in-One Geovisualization Environment for Daily Mobility Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Nedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIBGRAPI Conference on Graphics, Patterns and Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3492,103 +3492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eSTIMe : une approche visuelle, interactive et modulable pour l'analyse multi-points de vue des mobilités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Spatial Analysis and Geomatics (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
@@ -3617,90 +3617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Shifting Densities through a Movement-based Cartographic Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Nedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE ON GEOGRAPHIC INFORMATION SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia. pp.48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,64 +3747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossless Multitasking: Using 3D Gestures Embedded in Mouse Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Nedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Virtual and Augmented Reality (SVR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Gramado, Brazil. pp.109-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,51 +3870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataLens: Enhancing Dataset Discovery via Network Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ollagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,51 +4156,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eSTIMe : a visualization framework for assisting a multi-perspective analysis of daily mobility data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cognitive Sciences. Université Grenoble Alpes [2020-..], 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020GRALS010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4227,51 +4227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eSTIMe: a visualization framework for assisting a multi-perspective analysis of daily mobility data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Grenoble UGA - Université Grenoble Alpes, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4298,51 +4298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal of Design Guidelines for Immersive Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Federal University of Rio Grande do Sul, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4459,51 +4459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE3BD86A"/>
+    <w:nsid w:val="1CC70538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9345-3994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torchelsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.09.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2018.021951633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05403198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779893" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.48" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Franz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2016.27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03081054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9345-3994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torchelsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2018.021951633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05403198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779893" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.48" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Franz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2016.27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03081054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>