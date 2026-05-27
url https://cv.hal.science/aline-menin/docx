--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,4404 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4352 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aline Menin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences à l'Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aline-menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9345-3994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=eFxAemoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Yin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Franco Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Pirkovets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (330), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muvin: A Visual Analytics Tool for Exploring Dynamic Collaboration Networks from Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2025.2581255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about thematic information? An analysis of the multidimensional visualization of individual mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.99-115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visinf.2025.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et répétition des images de stock dans les médias audiovisuels La représentation visuelle des migrants dans les JT européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (19), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2023.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of VR in training simulators: Exploring perception and knowledge gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torchelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Nedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2021.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eSTIMe : outil de géovisualisation pour accompagner l’analyse des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eSTIMe : une approche visuelle, interactive et modulable pour l’analyse multi-points de vue des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of VR technology used in immersive simulations with a serious game perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torchelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Nedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mcg.2018.021951633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VENUS: A Declarative Visualization Library for Knowledge Graph Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA: An Ontology-based Approach to Model User Activity within Visualization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2026 - 41st ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3748522.3779893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Yin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3750069.3750444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178219v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Clua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Brasília DF Brazil, France. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702038.3702112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Échos visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Yin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, Florida, United States. pp.265-275, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR58804.2024.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadil Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Annotations to Support Analytical Provenance in Visual Exploration Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022 - 22nd International Conference of Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09917-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization tools to explore an RDF dataset of popular songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010654600003058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV53921.2021.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Visual Approach for Representing Analytical Provenance in Exploration Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.21-28, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV53921.2021.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolitan Mobility and Daily Activities Diversities and Constraints: The Grenoble Urban Area Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.578-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eSTIMe: Towards an All-in-One Geovisualization Environment for Daily Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Nedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBGRAPI Conference on Graphics, Patterns and Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eSTIMe : une approche visuelle, interactive et modulable pour l'analyse multi-points de vue des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Shifting Densities through a Movement-based Cartographic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Nedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE ON GEOGRAPHIC INFORMATION SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Melbourne, Australia. pp.48, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless Multitasking: Using 3D Gestures Embedded in Mouse Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Nedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual and Augmented Reality (SVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gramado, Brazil. pp.109-116, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SVR.2016.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies : 16th International Conference, WEBIST 2020, November 3–5, 2020, and 17th International Conference, WEBIST 2021, October 26–28, 2021, Virtual Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNBIP - 469, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2023, LNBIP - Lecture Notes in Business Information Processing, 978-3-031-24196-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24197-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLens: Enhancing Dataset Discovery via Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eSTIMe : a visualization framework for assisting a multi-perspective analysis of daily mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université Grenoble Alpes [2020-..], 2020. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020GRALS010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03164871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eSTIMe: a visualization framework for assisting a multi-perspective analysis of daily mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Grenoble UGA - Université Grenoble Alpes, 2020. English. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03081054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal of Design Guidelines for Immersive Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Federal University of Rio Grande do Sul, 2016. English. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04667611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4459,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC70538"/>
+    <w:nsid w:val="087D6EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4690,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9345-3994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torchelsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2018.021951633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05403198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779893" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.48" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Franz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2016.27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03081054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9345-3994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=eFxAemoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torchelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.09.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2018.021951633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05403198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779893" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.48" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Franz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2016.27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03081054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>