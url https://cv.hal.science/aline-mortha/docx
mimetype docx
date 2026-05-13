--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -230,222 +230,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchase or generate? An analysis of inter-fuel substitution and electricity generation in Japanese manufacturing plants</w:t>
+                <w:t xml:space="preserve">Impact of the feed-in-tariff exemption on energy consumption in Japanese industrial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mortha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naonari Yajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshi Arimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107929⟩</w:t>
+              <w:t xml:space="preserve">Japan and the World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.101241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.japwor.2024.101241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506298v1</w:t>
+                <w:t xml:space="preserve">hal-05506299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the feed-in-tariff exemption on energy consumption in Japanese industrial plants</w:t>
+                <w:t xml:space="preserve">Purchase or generate? An analysis of inter-fuel substitution and electricity generation in Japanese manufacturing plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mortha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naonari Yajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshi Arimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan and the World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.101241. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139, pp.107929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.japwor.2024.101241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506299v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green finance and the economic feasibility of hydrogen projects</w:t>
               </w:r>
@@ -793,291 +793,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of energy finance in geothermal power development in Japan</w:t>
+                <w:t xml:space="preserve">INTERNAL AND EXTERNAL DETERMINANTS OF HOUSING PRICE BOOM IN HONG KONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Taghizadeh-Hesary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Yoshino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mortha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Farabi-Asl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tapan Sarker</w:t>
+                <w:t xml:space="preserve">Alvin Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Chapman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niki Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Economics and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70, pp.398-412. </w:t>
+              <w:t xml:space="preserve">Buletin Ekonomi Moneter dan Perbankan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.597-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iref.2020.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21098/BEMP.V23I4.1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526266v1</w:t>
+                <w:t xml:space="preserve">hal-05526263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERNAL AND EXTERNAL DETERMINANTS OF HOUSING PRICE BOOM IN HONG KONG</w:t>
+                <w:t xml:space="preserve">Role of energy finance in geothermal power development in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Taghizadeh-Hesary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mortha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvin Chiu</w:t>
+                <w:t xml:space="preserve">Hadi Farabi-Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapan Sarker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Naderi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buletin Ekonomi Moneter dan Perbankan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (4), pp.597-620. </w:t>
+              <w:t xml:space="preserve">International Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.398-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21098/BEMP.V23I4.1043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iref.2020.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526263v1</w:t>
+                <w:t xml:space="preserve">hal-05526266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1089,224 +1089,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household energy choices - New empirical evidence and policy implications for sustainable behaviour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed-in-Tariff backfires: implicit carbon pricing and inter-fuel substitution in manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mortha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshi Arimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526304v1</w:t>
+                <w:t xml:space="preserve">hal-05526293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed-in-Tariff backfires: implicit carbon pricing and inter-fuel substitution in manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household energy choices - New empirical evidence and policy implications for sustainable behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Mba Mébiame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mortha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miwa Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ahlborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05526293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2047,51 +2047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mortha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Arimura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Takeda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard R.P. Steubing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Chesnokova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2025.07.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107929" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonari Yajima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japwor.2024.101241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Taghizadeh-Hesary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Rasoulinezhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14486563.2021.1991498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Sarker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yoshino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2020.12.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Farabi-Asl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chapman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2020.06.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Naderi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21098/BEMP.V23I4.1043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hassett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mba M&#233;biame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwa Nakai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ahlborg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Morimura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Ju Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8574-6_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Saha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3599-1_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Phoumin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2000-3_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mortha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Arimura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Takeda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard R.P. Steubing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Chesnokova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2025.07.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonari Yajima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japwor.2024.101241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Taghizadeh-Hesary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Rasoulinezhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Long" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14486563.2021.1991498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Sarker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yoshino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2020.12.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Naderi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21098/BEMP.V23I4.1043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Farabi-Asl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chapman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2020.06.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hassett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mba M&#233;biame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwa Nakai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ahlborg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Morimura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Ju Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8574-6_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Saha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3599-1_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Phoumin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2000-3_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>