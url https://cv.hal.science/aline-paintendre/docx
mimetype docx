--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -228,51 +228,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -379,4713 +379,5127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t>
+                <w:t xml:space="preserve">First steps in walking, the potential beginnings of resonance? The inaugural experience of mountain walking among vocational high school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Quidu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.98-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2592220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361230v1</w:t>
+                <w:t xml:space="preserve">hal-05484540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : une clinique émersive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jacquot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231126v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps in walking, the potential beginnings of resonance? The inaugural experience of mountain walking among vocational high school students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : une clinique émersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.98-117. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2592220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484540v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The natural aquatic environment: a resonant space in an educational setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17511321.2025.2597790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler l’émersion du corps vivant dans le corps vécu : l’exemple de la pratique posturale avec l’intéroception</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417535v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : Une éducation au bien-être corporel par la dialectique confort-inconfort postural ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler l’émersion du corps vivant dans le corps vécu : l’exemple de la pratique posturale avec l’intéroception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15349⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (3), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.141.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530716v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
+                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : Une éducation au bien-être corporel par la dialectique confort-inconfort postural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530712v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie de la résonance : une proposition féconde pour l'EPS ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361207v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emersiology in Sport Science: The Unconscious Living Body in the Case of Corporeal Non-Property</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Liné</w:t>
+                <w:t xml:space="preserve">La pédagogie de la résonance : une proposition féconde pour l'EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jacquot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417553v1</w:t>
+                <w:t xml:space="preserve">hal-05361207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emersiology in Sport Science: The Unconscious Living Body in the Case of Corporeal Non-Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmna Manis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spsy.2023.09.008⟩</w:t>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2023.2279144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451952v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Tajri</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349 (44), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spsy.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03813884v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : comment l’expérience des étudiants novices peut-elle guider l’élaboration d’une forme scolaire de pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Varia, 51, pp.34-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.8222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory learning in physical education and deceleration experiences during accelerated physical activity: the example of step fitness in a school setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119, pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience sensorielle de l’enseignant d’EPS en Step. Entre présence corporelle et compétence perceptive</w:t>
+                <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, HS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916820v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage d’expérience et apprentissages sensoriels en EPS. Étude de cas de lycéen.nes engagé.es dans une séquence d’enseignement en step</w:t>
+                <w:t xml:space="preserve">Expérience sensorielle de l’enseignant d’EPS en Step. Entre présence corporelle et compétence perceptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193491v1</w:t>
+                <w:t xml:space="preserve">hal-03916820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une éducation sensorielle à travers les activités physiques : analyse de pratique et pistes professionnelles</w:t>
+                <w:t xml:space="preserve">Partage d’expérience et apprentissages sensoriels en EPS. Étude de cas de lycéen.nes engagé.es dans une séquence d’enseignement en step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Sève</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.4382⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.12429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953129v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing perceptive know-how in Physical Education: analysis of the activity of students engaged in a learning sequence in step</w:t>
+                <w:t xml:space="preserve">Pour une éducation sensorielle à travers les activités physiques : analyse de pratique et pistes professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.4055⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Actes de la 11ème Biennale de l’ARIS, Lille, 19-21 juin 2018, Numéro spécial 3, pp.114-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946469v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developing perceptive know-how in Physical Education: analysis of the activity of students engaged in a learning sequence in step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16-1, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camera embarquée : l'utilisation auroréflexive du corps vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 360, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer en résonance lors de la pratique de sauvetage aquatique en milieu côtier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+                <w:t xml:space="preserve">Débats autour de la scolarisation du yoga : pratique de bien-être ou d’optimisation corporel(le) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484544v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières des pratiquantes menstruées et matériel hygiénique : entre expériences vécues et techniques corporelles</w:t>
+                <w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416288v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Awareness Drawings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Cité - STAPS, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484547v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrières des pratiquantes menstruées et matériel hygiénique : entre expériences vécues et techniques corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awareness Drawings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Cité - STAPS, Feb 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972824v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches en EPS dans la francophonie : corps féminin et menstruations. Dialogue des expériences corporelles des élèves et des gestes professionnels des enseignants.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakon Engstu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kurashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque international en éducation du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484558v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer au minimalisme et à la sobriété heureuse par l'EPS ? Entre quête de décroissance pédagogique et connexion à l’environnement par le matériel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrer en résonance lors de la pratique de sauvetage aquatique en milieu côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484551v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances construites par les étudiants sur l'activité d'enseignement football en formation initiale et en situation de stage : continuités et ruptures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des recherches en EPS dans la francophonie : corps féminin et menstruations. Dialogue des expériences corporelles des élèves et des gestes professionnels des enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2025, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">12e Colloque international en éducation du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376622v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éduquer au minimalisme et à la sobriété heureuse par l'EPS ? Entre quête de décroissance pédagogique et connexion à l’environnement par le matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au risque du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155830v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The introduction of yoga in PE in France: an innovation? what are the controversies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Les connaissances construites par les étudiants sur l'activité d'enseignement football en formation initiale et en situation de stage : continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">12e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681611v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation professionnelle continue dans les activités d’écoute de soi : rapport au métier et processus d’appropriation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud - Lausanne - Suisse, Jul 2024, Lausanne (Suisse), France</w:t>
+              <w:t xml:space="preserve">Au risque du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664034v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement des pratiques d’intervention dans l’activité physique et l’expérience corporelle des jeunes filles menstruées : un objet d’étude porteur de progrès en matière d’intervention ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The introduction of yoga in PE in France: an innovation? what are the controversies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud Lausanne, Jul 2024, Lausanne (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664018v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes mixtes pour construire une modélisation 3D : immerger des gymnastes de Haut-Niveau dans un entraînement en réalité virtuelle (REVEA)</w:t>
+                <w:t xml:space="preserve">Formation professionnelle continue dans les activités d’écoute de soi : rapport au métier et processus d’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Éducation Physique &amp; en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud - Lausanne - Suisse, Jul 2024, Lausanne (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493731v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive experience of the high-level gymnast: 3D immersion and training in virtual reality</w:t>
+                <w:t xml:space="preserve">Croisement des pratiques d’intervention dans l’activité physique et l’expérience corporelle des jeunes filles menstruées : un objet d’étude porteur de progrès en matière d’intervention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud Lausanne, Jul 2024, Lausanne (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493747v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des méthodes mixtes pour construire une modélisation 3D : immerger des gymnastes de Haut-Niveau dans un entraînement en réalité virtuelle (REVEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
+              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Éducation Physique &amp; en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542145v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Méthodes Mixtes de Recherche (MMR) pour rendre compte de l'expérience sensible des pratiquant•es et leurs apprentissages sensoriels. Exemples en step, yoga et apnée</w:t>
+                <w:t xml:space="preserve">Sensitive experience of the high-level gymnast: 3D immersion and training in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’émersiologie, Les Méthodes Mixtes de Recherche 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872286v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : exploration de l’expérience d’étudiants novices et construction du bien-être corporel. In Symposium Pratiques corporelles de bien-être à l’école : dispositifs, acteurs, expériences, territoires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
+              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537717v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire corps et carte des sens : illustration par la pratique du yoga</w:t>
+                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : exploration de l’expérience d’étudiants novices et construction du bien-être corporel. In Symposium Pratiques corporelles de bien-être à l’école : dispositifs, acteurs, expériences, territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inter AREF, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque International en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449327v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme Scolaire de Pratique du yoga : analyse de l’activité des élèves et des connaissances construites</w:t>
+                <w:t xml:space="preserve">Les Méthodes Mixtes de Recherche (MMR) pour rendre compte de l'expérience sensible des pratiquant•es et leurs apprentissages sensoriels. Exemples en step, yoga et apnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes scolaires de pratique et formation des élèves. Quels enjeux pour l’EPS ? 4ème Biennale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS (Association pour l'Enseignement de l'Education Physique et Sportive), Oct 2021, Bobigny, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’émersiologie, Les Méthodes Mixtes de Recherche 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449515v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresser en apnée dans un univers sensoriel inédit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Territoire corps et carte des sens : illustration par la pratique du yoga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie des sens, du sensible et des sensibilités : enjeux et perspectives heuristiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Luce Gélard, Laboratoire CANTHEL, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inter AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449730v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une éducation sensorielle à travers les activités physiques : analyse de pratique et pistes professionnelles</w:t>
+                <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de l'IFEPSA ; Sport, corps, &amp; évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">L’EPS au XXIe siècle ou les enjeux d'une EP de qualité (1981-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537859v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport.</w:t>
+                <w:t xml:space="preserve">Forme Scolaire de Pratique du yoga : analyse de l’activité des élèves et des connaissances construites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Formes scolaires de pratique et formation des élèves. Quels enjeux pour l’EPS ? 4ème Biennale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS (Association pour l'Enseignement de l'Education Physique et Sportive), Oct 2021, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954329v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test step progressif et intermittent sur application mobile : prescription d’un outil au service de sa santé (Eval DM ©).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progresser en apnée dans un univers sensoriel inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives) « Sport-Santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Anthropologie des sens, du sensible et des sensibilités : enjeux et perspectives heuristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Luce Gélard, Laboratoire CANTHEL, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537836v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one’s body, toward a well-being and health education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une éducation sensorielle à travers les activités physiques : analyse de pratique et pistes professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Bridges for Physical Activity and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIESEP, Jun 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">Les rencontres de l'IFEPSA ; Sport, corps, &amp; évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954331v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one's body, toward a well-being and health education.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one’s body, toward a well-being and health education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale des Écoles Supérieures d'Éducation Physique (AIESEP) World Congress, juin 2019, New-York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">Building Bridges for Physical Activity and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIESEP, Jun 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537729v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport. Pour une meilleure écoute de son corps, vers une éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one's body, toward a well-being and health education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ACAPS : Sport Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Association Internationale des Écoles Supérieures d'Éducation Physique (AIESEP) World Congress, juin 2019, New-York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449557v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de savoir-faire perceptifs en EP et en sport. Vers une éducation à la santé et au bien-être</w:t>
+                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport. Pour une meilleure écoute de son corps, vers une éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques Responsabilités et stratégies des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ACAPS : Sport Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954337v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages dans la CP5. A propos de la construction d’un « savoir-faire perceptif » en step</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test step progressif et intermittent sur application mobile : prescription d’un outil au service de sa santé (Eval DM ©).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives) « Sport-Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954336v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps capacitaire des adolescents _ Illustration dans la compétence propre n°5 : du corps vivant au corps vécu, une illustration en step.</w:t>
+                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jean Zoro, AEEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Sport-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537844v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps capacitaire, corps déficitaire</w:t>
+                <w:t xml:space="preserve">Favoriser la construction de savoir-faire perceptifs en EP et en sport. Vers une éducation à la santé et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le corps capacitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques Responsabilités et stratégies des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537846v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprentissages dans la CP5. A propos de la construction d’un « savoir-faire perceptif » en step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, Oct 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps capacitaire des adolescents _ Illustration dans la compétence propre n°5 : du corps vivant au corps vécu, une illustration en step.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jean Zoro, AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps capacitaire, corps déficitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le corps capacitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Supervision de l’intégration du toucher dans le raisonnement clinique ostéopathique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès scientifique en ostéopathie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe.So, Nov 2024, Montréal, Canada. pp.235 - 254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5095,711 +5509,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une éducation physique et sportive de qualité (1981- 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE, Éditions et presses universitaires de Reims, Sport, acteurs et représentations (13), 232 p., 2022, 978-2-37496-153-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner par son corps. Mouvements des Savoirs, L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et de ses apprentissages : repenser la relation à son corps et à son environnement ?</w:t>
+                <w:t xml:space="preserve">Favoriser le bien-être corporel par un travail sur les ressentis : stratégies à court, moyen et long terme en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une EP de qualité (1981-2021). In T. Froissart, A. Paintendre &amp; J. Saint-Martin (Eds.). éPUre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Le bien-être en EPS et dans les pratiques physiques, sportives et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-103, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537791v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow awarness dans un sport rythmé : une oasis de décélération ?</w:t>
+                <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et de ses apprentissages : repenser la relation à son corps et à son environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tony Froissart; Aline Paintendre; Jean Saint-Martin (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In B. Andrieu (Ed.), Manuel d’émersiologie, Apprends le langage du corps. Editions Mimésis.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une EP de qualité (1981-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sport, acteurs et représentations (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-154, 2021, 978-2-37496-153-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537795v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages dans la CP5. A propos de la construction d’un « savoir-faire perceptif » en step</w:t>
+                <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et de ses apprentissages : repenser la relation à son corps et à son environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, pp.179-183, 2017, Dossier Enseigner l’EPS, 978-2-902568-36-9</w:t>
+              <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une EP de qualité (1981-2021). In T. Froissart, A. Paintendre &amp; J. Saint-Martin (Eds.). éPUre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953174v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au corps et savoir-faire perceptif dans les activités physiques et sportives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow awarness dans un sport rythmé : une oasis de décélération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport au corps, genre et réussite en EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.275-290, 2017, 978-2-910448-24-0</w:t>
+              <w:t xml:space="preserve">In B. Andrieu (Ed.), Manuel d’émersiologie, Apprends le langage du corps. Editions Mimésis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945940v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step</w:t>
+                <w:t xml:space="preserve">Apprentissages dans la CP5. A propos de la construction d’un « savoir-faire perceptif » en step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AEEPS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In B. Andrieu (Ed.) Vocabulaire International de philosophie du sport, Tome 2 : les nouvelles recherches (pp. 165-170). L'Harmattan.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.179-183, 2017, Dossier Enseigner l’EPS, 978-2-902568-36-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537802v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au corps et savoir-faire perceptif dans les activités physiques et sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport au corps, genre et réussite en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-290, 2017, 978-2-910448-24-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In B. Andrieu (Ed.) Vocabulaire International de philosophie du sport, Tome 2 : les nouvelles recherches (pp. 165-170). L'Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent, Step, engagement moteur et image du corps: questionnement autour des morphotypes et de l’élève-pratiquant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In B. Andrieu, A. Paintendre &amp; N. Burel (Eds.), Enseigner par son corps. Mouvements des Savoirs, L’Harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5809,111 +6421,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation du yoga en EPS, une éducation corporelle qui fait débat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schirrer Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le yoga de l'air du temps?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5923,114 +6535,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps capacitaire en step : la construction de savoir-faire perceptifs au cours de l’expérience corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCB085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02134134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6098,51 +6710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84583B96"/>
+    <w:nsid w:val="277DFA6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6246,51 +6858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="82FB282F"/>
+    <w:nsid w:val="11C2CE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6480,51 +7092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15349" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03719190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04006554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-69590J1S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VG6N8PWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03916820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04193491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12429" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03872286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03690138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03719190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8222" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04006554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-69590J1S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12409" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VG6N8PWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03916820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04193491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03872286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03690138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>