--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1707,440 +1707,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : comment l’expérience des étudiants novices peut-elle guider l’élaboration d’une forme scolaire de pratique ?</w:t>
+                <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.8222⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719190v1</w:t>
+                <w:t xml:space="preserve">hal-03813884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory learning in physical education and deceleration experiences during accelerated physical activity: the example of step fitness in a school setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les CAPAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2022022⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04006554v1</w:t>
+                <w:t xml:space="preserve">hal-04184485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CAPAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : comment l’expérience des étudiants novices peut-elle guider l’élaboration d’une forme scolaire de pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12409⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 51, pp.34-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.8222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04184485v1</w:t>
+                <w:t xml:space="preserve">hal-03719190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
+                <w:t xml:space="preserve">Sensory learning in physical education and deceleration experiences during accelerated physical activity: the example of step fitness in a school setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Tajri</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, HS, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813884v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience sensorielle de l’enseignant d’EPS en Step. Entre présence corporelle et compétence perceptive</w:t>
               </w:r>
@@ -2615,109 +2615,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats autour de la scolarisation du yoga : pratique de bien-être ou d’optimisation corporel(le) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Entrer en résonance lors de la pratique de sauvetage aquatique en milieu côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558653v1</w:t>
+                <w:t xml:space="preserve">hal-05484544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t>
               </w:r>
@@ -3120,109 +3120,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer en résonance lors de la pratique de sauvetage aquatique en milieu côtier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+                <w:t xml:space="preserve">Débats autour de la scolarisation du yoga : pratique de bien-être ou d’optimisation corporel(le) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484544v1</w:t>
+                <w:t xml:space="preserve">hal-05558653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des recherches en EPS dans la francophonie : corps féminin et menstruations. Dialogue des expériences corporelles des élèves et des gestes professionnels des enseignants.</w:t>
               </w:r>
@@ -3802,191 +3802,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes mixtes pour construire une modélisation 3D : immerger des gymnastes de Haut-Niveau dans un entraînement en réalité virtuelle (REVEA)</w:t>
+                <w:t xml:space="preserve">Sensitive experience of the high-level gymnast: 3D immersion and training in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Éducation Physique &amp; en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493731v1</w:t>
+                <w:t xml:space="preserve">hal-05493747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive experience of the high-level gymnast: 3D immersion and training in virtual reality</w:t>
+                <w:t xml:space="preserve">Des méthodes mixtes pour construire une modélisation 3D : immerger des gymnastes de Haut-Niveau dans un entraînement en réalité virtuelle (REVEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Éducation Physique &amp; en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493747v1</w:t>
+                <w:t xml:space="preserve">hal-05493731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des méthodes mixtes pour analyser la formation des ostéopathes à partir de l'utilisation d'un portfolio corporel »</w:t>
               </w:r>
@@ -4061,191 +4061,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : exploration de l’expérience d’étudiants novices et construction du bien-être corporel. In Symposium Pratiques corporelles de bien-être à l’école : dispositifs, acteurs, expériences, territoires.</w:t>
+                <w:t xml:space="preserve">Les Méthodes Mixtes de Recherche (MMR) pour rendre compte de l'expérience sensible des pratiquant•es et leurs apprentissages sensoriels. Exemples en step, yoga et apnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’émersiologie, Les Méthodes Mixtes de Recherche 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537717v1</w:t>
+                <w:t xml:space="preserve">hal-03872286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Méthodes Mixtes de Recherche (MMR) pour rendre compte de l'expérience sensible des pratiquant•es et leurs apprentissages sensoriels. Exemples en step, yoga et apnée</w:t>
+                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : exploration de l’expérience d’étudiants novices et construction du bien-être corporel. In Symposium Pratiques corporelles de bien-être à l’école : dispositifs, acteurs, expériences, territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’émersiologie, Les Méthodes Mixtes de Recherche 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque International en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872286v1</w:t>
+                <w:t xml:space="preserve">hal-03537717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire corps et carte des sens : illustration par la pratique du yoga</w:t>
               </w:r>
@@ -4622,424 +4622,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one’s body, toward a well-being and health education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Bridges for Physical Activity and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIESEP, Jun 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">Sport-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954331v1</w:t>
+                <w:t xml:space="preserve">hal-02954329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one's body, toward a well-being and health education.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test step progressif et intermittent sur application mobile : prescription d’un outil au service de sa santé (Eval DM ©).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale des Écoles Supérieures d'Éducation Physique (AIESEP) World Congress, juin 2019, New-York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives) « Sport-Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537729v1</w:t>
+                <w:t xml:space="preserve">hal-03537836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport. Pour une meilleure écoute de son corps, vers une éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one’s body, toward a well-being and health education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ACAPS : Sport Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Building Bridges for Physical Activity and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIESEP, Jun 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449557v1</w:t>
+                <w:t xml:space="preserve">hal-02954331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test step progressif et intermittent sur application mobile : prescription d’un outil au service de sa santé (Eval DM ©).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one's body, toward a well-being and health education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives) « Sport-Santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Association Internationale des Écoles Supérieures d'Éducation Physique (AIESEP) World Congress, juin 2019, New-York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537836v1</w:t>
+                <w:t xml:space="preserve">hal-03537729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport.</w:t>
+                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport. Pour une meilleure écoute de son corps, vers une éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ACAPS : Sport Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954329v1</w:t>
+                <w:t xml:space="preserve">hal-03449557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la construction de savoir-faire perceptifs en EP et en sport. Vers une éducation à la santé et au bien-être</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="277DFA6F"/>
+    <w:nsid w:val="8B45DE16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6858,51 +6858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11C2CE46"/>
+    <w:nsid w:val="43ED2753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03719190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8222" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04006554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-69590J1S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12409" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VG6N8PWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03916820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04193491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03872286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03690138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12409" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VG6N8PWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03719190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04006554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-69590J1S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03916820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04193491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03872286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03690138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>