--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -941,1409 +941,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler l’émersion du corps vivant dans le corps vécu : l’exemple de la pratique posturale avec l’intéroception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Liné</w:t>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agostinucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.141.0021⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417535v1</w:t>
+                <w:t xml:space="preserve">hal-04530712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler l’émersion du corps vivant dans le corps vécu : l’exemple de la pratique posturale avec l’intéroception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (3), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.141.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014275v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : Une éducation au bien-être corporel par la dialectique confort-inconfort postural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
+                <w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530712v1</w:t>
+                <w:t xml:space="preserve">hal-05014275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie de la résonance : une proposition féconde pour l'EPS ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Terré</w:t>
+                <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349 (44), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spsy.2023.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361207v1</w:t>
+                <w:t xml:space="preserve">hal-04451952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emersiology in Sport Science: The Unconscious Living Body in the Case of Corporeal Non-Property</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pédagogie de la résonance : une proposition féconde pour l'EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417553v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toucher et être touché. Expérience corporelle et toucher ostéopathique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
+                <w:t xml:space="preserve">Emersiology in Sport Science: The Unconscious Living Body in the Case of Corporeal Non-Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmna Manis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 349 (44), pp.23-26. </w:t>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spsy.2023.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2023.2279144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451952v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
+                <w:t xml:space="preserve">Partage d’expérience et apprentissages sensoriels en EPS. Étude de cas de lycéen.nes engagé.es dans une séquence d’enseignement en step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Tajri</w:t>
+                <w:t xml:space="preserve">Mathilde Guerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, HS, </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.113-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.12429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813884v1</w:t>
+                <w:t xml:space="preserve">hal-04193491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CAPAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184485v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : comment l’expérience des étudiants novices peut-elle guider l’élaboration d’une forme scolaire de pratique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les CAPAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Varia, 51, pp.34-68. </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.8222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719190v1</w:t>
+                <w:t xml:space="preserve">hal-04184485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory learning in physical education and deceleration experiences during accelerated physical activity: the example of step fitness in a school setting</w:t>
+                <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : comment l’expérience des étudiants novices peut-elle guider l’élaboration d’une forme scolaire de pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 51, pp.34-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.8222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2022022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04006554v1</w:t>
+                <w:t xml:space="preserve">hal-03719190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience sensorielle de l’enseignant d’EPS en Step. Entre présence corporelle et compétence perceptive</w:t>
+                <w:t xml:space="preserve">Sensory learning in physical education and deceleration experiences during accelerated physical activity: the example of step fitness in a school setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916820v1</w:t>
+                <w:t xml:space="preserve">hal-04006554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage d’expérience et apprentissages sensoriels en EPS. Étude de cas de lycéen.nes engagé.es dans une séquence d’enseignement en step</w:t>
+                <w:t xml:space="preserve">Expérience sensorielle de l’enseignant d’EPS en Step. Entre présence corporelle et compétence perceptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.12429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193491v1</w:t>
+                <w:t xml:space="preserve">hal-03916820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éducation sensorielle à travers les activités physiques : analyse de pratique et pistes professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2403,51 +2403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing perceptive know-how in Physical Education: analysis of the activity of students engaged in a learning sequence in step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2615,1214 +2615,1214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer en résonance lors de la pratique de sauvetage aquatique en milieu côtier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+                <w:t xml:space="preserve">Les connaissances construites par les étudiants sur l'activité d'enseignement football en formation initiale et en situation de stage : continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484544v1</w:t>
+                <w:t xml:space="preserve">hal-05376622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Au risque du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484547v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jacquot</w:t>
+                <w:t xml:space="preserve">Entrer en résonance lors de la pratique de sauvetage aquatique en milieu côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awareness Drawings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Cité - STAPS, Feb 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972824v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières des pratiquantes menstruées et matériel hygiénique : entre expériences vécues et techniques corporelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Forestier</w:t>
+                <w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakon Engstu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kurashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416288v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakon Engstu</w:t>
+                <w:t xml:space="preserve">Carrières des pratiquantes menstruées et matériel hygiénique : entre expériences vécues et techniques corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t>
+              <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558621v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats autour de la scolarisation du yoga : pratique de bien-être ou d’optimisation corporel(le) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Le dessin ostéopathique des atteintes corporelles : Une clinique émersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Awareness Drawings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Cité - STAPS, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558653v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches en EPS dans la francophonie : corps féminin et menstruations. Dialogue des expériences corporelles des élèves et des gestes professionnels des enseignants.</w:t>
+                <w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque international en éducation du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484558v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer au minimalisme et à la sobriété heureuse par l'EPS ? Entre quête de décroissance pédagogique et connexion à l’environnement par le matériel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débats autour de la scolarisation du yoga : pratique de bien-être ou d’optimisation corporel(le) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484551v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances construites par les étudiants sur l'activité d'enseignement football en formation initiale et en situation de stage : continuités et ruptures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des recherches en EPS dans la francophonie : corps féminin et menstruations. Dialogue des expériences corporelles des élèves et des gestes professionnels des enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2025, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">12e Colloque international en éducation du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376622v1</w:t>
+                <w:t xml:space="preserve">hal-05484558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégrité corporelle en ostéopathie, un investissement de soi-même. Les dessins de conscience dans une prévention et une promotion de l'auto-santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éduquer au minimalisme et à la sobriété heureuse par l'EPS ? Entre quête de décroissance pédagogique et connexion à l’environnement par le matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au risque du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS Montpellier, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès international de la Société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155830v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The introduction of yoga in PE in France: an innovation? what are the controversies?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croisement des pratiques d’intervention dans l’activité physique et l’expérience corporelle des jeunes filles menstruées : un objet d’étude porteur de progrès en matière d’intervention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud Lausanne, Jul 2024, Lausanne (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681611v1</w:t>
+                <w:t xml:space="preserve">hal-04664018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation professionnelle continue dans les activités d’écoute de soi : rapport au métier et processus d’appropriation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The introduction of yoga in PE in France: an innovation? what are the controversies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud - Lausanne - Suisse, Jul 2024, Lausanne (Suisse), France</w:t>
+              <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664034v1</w:t>
+                <w:t xml:space="preserve">hal-04681611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement des pratiques d’intervention dans l’activité physique et l’expérience corporelle des jeunes filles menstruées : un objet d’étude porteur de progrès en matière d’intervention ?</w:t>
+                <w:t xml:space="preserve">Formation professionnelle continue dans les activités d’écoute de soi : rapport au métier et processus d’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2024 du 8 au 11 juillet 2024 - Lausanne Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud Lausanne, Jul 2024, Lausanne (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">, Haute Ecole Pedagogique Vaud - Lausanne - Suisse, Jul 2024, Lausanne (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664018v1</w:t>
+                <w:t xml:space="preserve">hal-04664034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive experience of the high-level gymnast: 3D immersion and training in virtual reality</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Méthodes Mixtes de Recherche (MMR) pour rendre compte de l'expérience sensible des pratiquant•es et leurs apprentissages sensoriels. Exemples en step, yoga et apnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’émersiologie, Les Méthodes Mixtes de Recherche 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4162,51 +4162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du yoga et apprentissages sensoriels : exploration de l’expérience d’étudiants novices et construction du bien-être corporel. In Symposium Pratiques corporelles de bien-être à l’école : dispositifs, acteurs, expériences, territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4225,355 +4225,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire corps et carte des sens : illustration par la pratique du yoga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progresser en apnée dans un univers sensoriel inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inter AREF, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Anthropologie des sens, du sensible et des sensibilités : enjeux et perspectives heuristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Luce Gélard, Laboratoire CANTHEL, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449327v1</w:t>
+                <w:t xml:space="preserve">hal-03449730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et des apprentissages.</w:t>
+                <w:t xml:space="preserve">Territoire corps et carte des sens : illustration par la pratique du yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Terré</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’EPS au XXIe siècle ou les enjeux d'une EP de qualité (1981-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inter AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557412v1</w:t>
+                <w:t xml:space="preserve">hal-03449327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme Scolaire de Pratique du yoga : analyse de l’activité des élèves et des connaissances construites</w:t>
+                <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes scolaires de pratique et formation des élèves. Quels enjeux pour l’EPS ? 4ème Biennale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS (Association pour l'Enseignement de l'Education Physique et Sportive), Oct 2021, Bobigny, France</w:t>
+              <w:t xml:space="preserve">L’EPS au XXIe siècle ou les enjeux d'une EP de qualité (1981-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449515v1</w:t>
+                <w:t xml:space="preserve">hal-05557412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresser en apnée dans un univers sensoriel inédit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Forme Scolaire de Pratique du yoga : analyse de l’activité des élèves et des connaissances construites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie des sens, du sensible et des sensibilités : enjeux et perspectives heuristiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Luce Gélard, Laboratoire CANTHEL, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Formes scolaires de pratique et formation des élèves. Quels enjeux pour l’EPS ? 4ème Biennale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS (Association pour l'Enseignement de l'Education Physique et Sportive), Oct 2021, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449730v1</w:t>
+                <w:t xml:space="preserve">hal-03449515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éducation sensorielle à travers les activités physiques : analyse de pratique et pistes professionnelles</w:t>
               </w:r>
@@ -4622,208 +4622,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport.</w:t>
+                <w:t xml:space="preserve">Test step progressif et intermittent sur application mobile : prescription d’un outil au service de sa santé (Eval DM ©).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport-Santé</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives) « Sport-Santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954329v1</w:t>
+                <w:t xml:space="preserve">hal-03537836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test step progressif et intermittent sur application mobile : prescription d’un outil au service de sa santé (Eval DM ©).</w:t>
+                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives) « Sport-Santé »</w:t>
+              <w:t xml:space="preserve">Sport-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537836v1</w:t>
+                <w:t xml:space="preserve">hal-02954329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one’s body, toward a well-being and health education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,234 +4855,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one's body, toward a well-being and health education.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport. Pour une meilleure écoute de son corps, vers une éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale des Écoles Supérieures d'Éducation Physique (AIESEP) World Congress, juin 2019, New-York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ACAPS : Sport Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537729v1</w:t>
+                <w:t xml:space="preserve">hal-03449557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la construction de compétences perceptives et sensibles en EPS et en sport. Pour une meilleure écoute de son corps, vers une éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building perceptual know-hows in Physical Education and Sport. Learning to listen to one's body, toward a well-being and health education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ACAPS : Sport Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Association Internationale des Écoles Supérieures d'Éducation Physique (AIESEP) World Congress, juin 2019, New-York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449557v1</w:t>
+                <w:t xml:space="preserve">hal-03537729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la construction de savoir-faire perceptifs en EP et en sport. Vers une éducation à la santé et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques Responsabilités et stratégies des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5107,51 +5107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages dans la CP5. A propos de la construction d’un « savoir-faire perceptif » en step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jean Zoro, AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,51 +5549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE, Éditions et presses universitaires de Reims, Sport, acteurs et représentations (13), 232 p., 2022, 978-2-37496-153-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser le bien-être corporel par un travail sur les ressentis : stratégies à court, moyen et long terme en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être en EPS et dans les pratiques physiques, sportives et artistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-103, 2025</w:t>
@@ -6106,51 +6106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages dans la CP5. A propos de la construction d’un « savoir-faire perceptif » en step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AEEPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.179-183, 2017, Dossier Enseigner l’EPS, 978-2-902568-36-9</w:t>
@@ -6179,51 +6179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au corps et savoir-faire perceptif dans les activités physiques et sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6710,51 +6710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B45DE16"/>
+    <w:nsid w:val="A806F348"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6858,51 +6858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43ED2753"/>
+    <w:nsid w:val="4AE8A404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12409" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VG6N8PWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03719190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04006554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-69590J1S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03916820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04193491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03872286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03690138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jacquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15349" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04417553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmna Manis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2023.2279144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04193491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VG6N8PWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03719190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04006554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-69590J1S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03916820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04664034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03872286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Portejoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Milesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03690138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>