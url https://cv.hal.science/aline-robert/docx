--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1063,5091 +1063,5091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interroger les pratiques de formation des professeurs de mathématiques : orientations de recherche et perspectives (un agenda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume thématique 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Étudier les classes inversées en mathématiques. Préalables méthodologiques sur les cours : le cas particulier des &amp;quot;capsules&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.10332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vergnaud (1933-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.145-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.11139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Penninckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du savoir savant au savoir enseigné, analyse de l’exposition des connaissances en cours magistral de physique : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adry Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of activity theory to make sense of mathematics teaching: a dialogue between perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goodchild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Potari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Volume thématique 1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical developments in Mathematics Education: English and French perspectives in contrast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités mathématiques des élèves avec les technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37(2-3), pp.333-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour étudier le dispositif classe inversée. Analyses des moments d'exposition des connaisances en classe et de capsules vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monqiue Chappet-Paries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pilorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...207 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre d’étude des pratiques enseignantes pour penser la formation des enseignants de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Françoise Pilorge</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des formateurs d’enseignants de mathématiques du secondaire?: un besoin, une expérience et une question d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.181-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des formateurs d'enseignants de mathématiques du secondaire : un besoin, une expérience et une question d 'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des vidéos sur les pratiques des enseignants du second degré en mathématiques : des utilisations contratsées en recehrche en didactique et en formation de formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximités-en-acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2-3, pp.239-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ressource en formation de foramteurs d'enseignants de mathématiques du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Penninckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lattuati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using videos analysis as a tool to work on mathematics teachers’ practices at secondary education level: similarities and differences between research and educators training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.115-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des vidéos sur les pratiques des enseignants du second degré en mathématiques?: des utilisations contrastées en recherche en didactique et en formation de formateurs – quelle transposition??</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.115-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion didactique sur les changements du métier d'enseignant de mathématiques et sa (nécessaire) cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A didactical framework for studying students’ and teachers’ Activities when learning and Teaching Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séances de formation d'enseignants de mathématiques (collège et lycée) utilisant des vidéos - exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique et enseignement : pas de GPS pour les enseignants de mathématiques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Asselin-Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Vert de l'association des professeurs de mathématiques de l'enseignement public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORMATION PROFESSIONNELLE DES ENSEIGNANTS DE MATHEMATIQUES DU SECOND DEGRE : Un point de vue didactique prenant en compte la complexité des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHANGEMENTS DE CADRES EN GEOMETRIE DANS L’ESPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'ensiegnant de mathématiques, en classe, met ses élèves sur le chemin des connaissances : un point de vue méthodlogique en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir des pratiques en formation professionnelle des enseignants de mathématiques des lycées et collèges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de séanes en classe et stabilité des pratiques d'enseignants de mathématiques expérimentés du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser chercher les élèves ? les faire travailelr en petits groupes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VOUS AVEZ DIT «DIDACTIQUE DES MATHEMATIQUES » ? Alors fuyons…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STABILITÉ DES PRATIQUES DES ENSEIGNANTS DE MATHÉMATIQUES (SECOND DEGRÉ) : UNE HYPOTHÈSE, DES INFÉRENCES EN FORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’intérêt du concept d’&amp;quot;organisateurs des pratiques enseignantes&amp;quot; pour la formation des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Paquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Altet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56, pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le rôle des organisateurs dans nos analyses didctiques de pratiques de professeurs enseignant les mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversités des offres de formation et travail du formateur d'enseignants de mathématiques du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.60-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00364724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la formation des pratiques des enseignants du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle différence y a-t-il ? Aanalyses d'énoncés d'exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Vert de l'association des professeurs de mathématiques de l'enseignement public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse didactique de séances de mathématiques au collège : pratiques d'enseignants et activités mathématiques d'élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les dossiers des sciences de l'éducation, Les pratiques enseignantes : analyse des données empiriques (14), pp.95-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEUX EXEMPLES D'ACTIVITES EN FORMATION DES ENSEIGNANTS DE MATHEMATIQUES DU SECOND DEGRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cross analysis of the mathematics teacher's activity. An example in a French 10th-grade class.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des recherches sur les pratiques aux formations d'enseignants de mathématiques dus econd degré : un point de vue didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE ANALYSE DE SEANCE DE MATREMATIQUES AU COLLEGE, A PARTIR D'UNE VIDEO FILMEE EN CLASSE La question des alternatives dans les pratiques d'enseignants Perspectives en formation d'enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROBLEMES D’INTRODUCTION ET AUTRES PROBLEMES DE RECHERCHE AU LYCEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-Marc Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'idéal didactique aux dérolements réels en classe de mathématiques : le didactiquement correct, un enjeu de la formation des (futurs) enseignants (en collège et en lycée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UN POINT DE VUE SUR LES SPECIFICITES DU TRAVAIL GEOMETRIQUE DES ELEVES A PARTIR DE LA QUATRIEME : L'ORGANISATION DES CONNAISSANCES EN NIVEAUX DE CONCEPTUALISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches mathématiques et activités des élèves : une discussion sur le jeu des adaptations individuelles introduites au démarrage des exercices cherchés en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des utilisations du tableau par des professeurs de mathématiques en classe de seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 37(2-3), pp.333-382</w:t>
+              <w:t xml:space="preserve">, 2003, 23(3), pp.389-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMMENT PEUVENT VARIER LES ACTIVITES MATHEMATIQUE DES ELEVES SUR DES EXERCICES? LE DOUBLE TRAVAIL DE L'ENSEIGNANT SUR LES ENONCES ET SUR LA GESTION EN CLASSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-Marc Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le systèle complexe et cohérent des pratiques des enseignants de mathématiques : une double approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Revue canadienne de l'enseignemet des sciences, des mathématiques et des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...516 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les recherches sur les pratiques des enseignants et les contraintes de l'exercice du métier d'enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recehrches didactiques sur la formation professionnelle des enseignants de mathématiques du second degré et leurs pratiques en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils d'analyse des contenus mathématiques à enseigner au lycée et à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2-3, pp.239-285</w:t>
+              <w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une réflexion didactique sur les changements du métier d'enseignant de mathématiques et sa (nécessaire) cohérence</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810526v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prise en compe du méta en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des discours non strictement mathématiques accompgnant des cours de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'homothétie en seconde, analyse de deux discours de professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josse Elise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments de réflexion sur l'utilsiation des calculatrices programmables en première Se t terminales C et E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...3171 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809312v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02357416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">projets longs et ingénieries pour l'enseignement universitaire : questions de problématique et de méthdologie.</w:t>
               </w:r>
@@ -6769,51 +6769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,57 +7800,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activités mathématiques des élèves avec les technologies numériques : vers une théorie didactique de l'activité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 2017, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz. Num. 18. Pour une théorie de l'activité en didactique des mathématiques. Un résumé des fondements partagés des développements récents et des perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,1222 +7964,1138 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2017, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximités-en-acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, 2017, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123796</w:t>
+              <w:t xml:space="preserve">, 10, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une caméra au fond de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Penninckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lattuati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à André Revuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colmez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Pichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire de didactique André Revuz. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un questionnaire sur l'utilisation du Tableau noir en classe de mathématiques (collège et lycée). Portée, limites, perspectives en formations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beziaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123536</w:t>
+              <w:t xml:space="preserve">, 1, 2003, Document pour la formation des enseignants, chirstophe Hache, 2-86612-2321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'utilisation du tableau par des enseignants de mathématiques de seconde pendant des séances d'exercices (rapport de réponse à l'appel d'offres de l'IUFM de Versailles de 99-00)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beziaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, 2001, Cahier de DIDIREM, René Cori, 2-86612-208-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques des enseignants de mathématiques en classe de seconde. Rapport sur le projet de recherche 97-98 (appel d'offres de l'IUFM de Versailles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beziaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bourhis-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 1999, Cahier de DIDIREM, René Cori, 2-86612-179-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'enseignement des mathématiques au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lattuati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Penninckx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche de la formation professionnelle initiale des futurs enseignants de lycée et collège en mathématiques. Un essai de didactique professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 1996, Cahier de DIDIREM, René Cori, 2-86612-122-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire de didactique André Revuz. 2010</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve sur dossier à l'oral du Capes Géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...85 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte du méta en didactique des Mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2003, Document pour la formation des enseignants, chirstophe Hache, 2-86612-2321</w:t>
+              <w:t xml:space="preserve">, 21, 1993, Cahier de DIDIREM, Michèle Artigue, 2-86612-115-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...486 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du discours des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josse Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Marie Chiocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9422,51 +9422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educating mathematics teacher educators. The transposition of didactical research and the development of researchers and teacher educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,50 +9511,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strategies for training Mathematics teachers. The first step: Training the trainers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In F. Vandebrouck (Ed.), Mathematics Classrooms: Students’ Activities and Teachers’ Practices. The Netherlands: Sense Publishers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9563,277 +9645,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie pour analyser les activités (possibles) des élèves en classe</w:t>
+                <w:t xml:space="preserve">la double approche didactique et ergonomique pour l'analyse des pratiques d'enseignants de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810538v1</w:t>
+                <w:t xml:space="preserve">hal-01810540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la double approche didactique et ergonomique pour l'analyse des pratiques d'enseignants de mathématiques</w:t>
+                <w:t xml:space="preserve">Une méthodologie pour analyser les activités (possibles) des élèves en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810540v1</w:t>
+                <w:t xml:space="preserve">hal-01810538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodlogie pour décrire les déroulements de séances de classe à partir de vidéo dans des recherches sur les pratiques d'enseignants de mathématiques au collège et au lycée</w:t>
               </w:r>
@@ -10497,51 +10497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10650,51 +10650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11276,51 +11276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chappet-Paries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pilorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11632,51 +11632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="847F1559"/>
+    <w:nsid w:val="B6199C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11780,51 +11780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CBBBFC8"/>
+    <w:nsid w:val="17F838FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12014,51 +12014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5639-4219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029451477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3tAYJ50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adry Manrique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goodchild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monqiue Chappet-Paries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pilorge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattuati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1749" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Asselin-Missenard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Paquay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pastr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809250v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-Marc Rogalski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josse Elise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tenaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asius Lo&#239;c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rogalski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colmez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Pichaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourhis-Lain&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Chiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Speer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959182v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Schwarzenberger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Desq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joyeux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Terr&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194351v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Paries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826235v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01063351v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5639-4219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029451477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3tAYJ50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adry Manrique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goodchild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monqiue Chappet-Paries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pilorge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattuati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Asselin-Missenard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Paquay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pastr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-Marc Rogalski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josse Elise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tenaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asius Lo&#239;c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rogalski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colmez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Pichaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourhis-Lain&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Chiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Speer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959182v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Schwarzenberger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Desq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joyeux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Terr&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194351v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Paries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826235v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01063351v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>