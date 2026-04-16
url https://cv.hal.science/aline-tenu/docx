--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -298,1325 +298,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contexte archéologique des archives médio-assyriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. rapport préliminaire sur la sixième campagne (2018). Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Karkemiš to Rapiqu: The Assyrians in the Euphrates Valley in the 13th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res antiquitatis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.132-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Florine Marchand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. Rapport préliminaire sur la sixième campagne de fouilles (2018). Partie 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Seigle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03022452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contexte archéologique des archives médio-assyriennes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection dans la haute vallée du Tanjaro. Mission archéologique française du Peramagron 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Etudes mésopotamiennes-Mesopotamian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03081078v1</w:t>
-[...93 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Verdellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aline Tenu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, une ville du IIIe millénaire dans les piémonts du Zagros. Rapport préliminaire sur la troisième campagne de fouilles (2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Altaweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Ouraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016, 137 (2), pp.109 - 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Nordine Ouraghi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02367919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, petite ville des piedmonts du Zagros à l'âge du Bronze. Rapport préliminaire sur la première campagne, 2012 (Kurdistan irakien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kepinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hollemaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 137 (2), pp.109 - 182</w:t>
+              <w:t xml:space="preserve">, 2015, 136, pp.51 - 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02367907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, ville majeure de la haute vallée du Tanjaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kepinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routes de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02418075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville des vivants et ville des morts. L'espace funéraire en Syrie et Mésopotamie (IIIè-IIè millénaires av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.275-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DALLE À CUPULES DU CIMETIÈRE À CRÉMATION DE TELL AL-NASRIYAH (SYRIE) 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.129 - 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de la crémation en Syrie : un usage marginal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02407826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tell Shiukh Fawqani (Syrie) : la campagne de sondages 2003 dans la necropole a incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 136, pp.51 - 88</w:t>
+              <w:t xml:space="preserve">, 2005, pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...270 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bachelot</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03897040v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02407826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2155,234 +2155,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DU TIGRE À L'EUPHRATE : LA FRONTIÈRE OCCIDENTALE DE L'EMPIRE MÉDIO-ASSYRIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treading the (Military, Commercial, and Cultural) Itineraries of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Udine, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LES FORTERESSES ASSYRIENNES DE LA VALLEE DU MOYEN EUPHRATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES ARMÉES DU PROCHE-ORIENT ANCIEN : III -I MILL. AV. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DIFFUSION DE LA CULTURE DES VAINQUEURS : L’EXEMPLE DE L’ASSYRIE ENTRE LE XIVe ET LE XIe SIÈCLE AV. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imitations, transferts et refus d’emprunt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359885v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02359775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2394,142 +2394,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tell Qabr Abu al-!Atiq sur le moyen Euphrate: une nouvelle étape sur la route de la steppe à la période médio-assyrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Montero-Fenollós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Caramelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre les fleuves – III On the Way in Upper Mesopotamia. Travels, Routes and Environment as a Basis for the Reconstruction of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, PeWe-Verlag, pp.107-118, 2024, 978-3-935012-64-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04683454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assyria in turmoil between territorial loss and the emergence of new powers (1200–900 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Paci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Grazia Masetti-Rouault; Ilaria Calini; Robert Hawley; Lorenzo d’Alfonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Western Asia Beyond the Paradigm of Collapse and Regeneration (1200–900 bce). Proceedings of the NYU-PSL International Colloquium, Paris Institut National d’Histoire de l’Art, April 16–17, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-249, 2024, 978-1-47983-462-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04650786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Context of Writing at Kunara (3rd Millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2539,429 +2634,334 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Couturaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Bronze Age in Iraqi Kurdistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-234, 2024, BAH, 978-2-35159-795-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04688520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Francisco Caramelo</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara: an Early Bronze Age city in the Zagros foothills. The 2018 and 2019 Seasons of Excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre les fleuves – III On the Way in Upper Mesopotamia. Travels, Routes and Environment as a Basis for the Reconstruction of Historical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, PeWe-Verlag, pp.107-118, 2024, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Harrassowitz, p. 603-618, 2023, 978-3-447-11873-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04325988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Qabr Abu al-‘Atiq: une nouvelle étape sur la route de la steppe à la periode médio-assyrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Caramelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Montero-Fenollós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves III. On the way in Upper Mesopotamia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PeWe Verlag, pp.107-118, 2023, Berliner Beiträge zum Vorderen Orient, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monument d’empire : l’obélisque noir de Salmanazar III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte des Empires au Proche-Orient ancien, volume d’hommage offert à Francis Joannès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-169, 2023, Études Mésopotamiennes – Mesopotamian Studies, 9781803274331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04326003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04325988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assyrian Military Strategy in the 12th and 11th Centuries BCE on the Euphrates. The Role of Fortresses</w:t>
               </w:r>
@@ -3079,885 +3079,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03892308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le roi d'Assyrie et l'Euphrate d'Adad-nirari Ier (1295-1264 av. J.-C.) à Salmanazar III (858-824 av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aline Tenu; Marine Yoyotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le roi et le fleuve. Exemples d'usages pluriels de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Khéops, pp.259-282, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur le septième campagne à Kunara (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Verdellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Chiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Seigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mesopotamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conquête assyrienne du Levant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Clancier</w:t>
+                <w:t xml:space="preserve">Les « Peuples de la mer » (fin XIIIe s.-début XIIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Agut-Labordère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03081073v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Aššur, la première des capitales assyriennes</w:t>
+                <w:t xml:space="preserve">halshs-03081070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire médio-assyrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aline Tenu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête assyrienne du Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Kalhu (la moderne Nimrud)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aššur, la première des capitales assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ninive</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalhu (la moderne Nimrud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dur-Šarrukin (Khorsabad)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les États syro-hittites et araméens</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dur-Šarrukin (Khorsabad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Paci</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États syro-hittites et araméens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Damien Agut-Labordère</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire assyrien entre les règnes d’Aššur-dan II et de Salmanasar III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03081070v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire croisée des arts néo-assyrien et syro-anatolien</w:t>
               </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Montero Fenollós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Caramelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du village néolithique à la ville syro-mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5211,50 +5211,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de Polanyi : vocabulaires, théories et modalités des échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 1, 2005, Colloques de la Maison René-Ginouvès, 978-2-7018-0179-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5282,158 +5383,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 2005, Colloques de la Maison René-Ginouvès 1, 9782701801797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938092v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01766188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6328,51 +6328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Altaweel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Ouraghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyupress.org/9781479834624/ancient-western-asia-beyond-the-paradigm-of-collapse-and-regeneration-1200-900-bce/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-795-8/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero-Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Caramelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32028/9781803274331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Verdellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Yoyotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski-Lecomte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Altaweel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Ouraghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero-Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Caramelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyupress.org/9781479834624/ancient-western-asia-beyond-the-paradigm-of-collapse-and-regeneration-1200-900-bce/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-795-8/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32028/9781803274331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Verdellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Yoyotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski-Lecomte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>