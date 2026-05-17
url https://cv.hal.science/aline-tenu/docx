--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -66,2323 +66,2323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eighth Excavation Campaign (2022) in Kunara, Iraqi Kurdistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark. pp.i - iv, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447123761.i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara: An Early Bronze Age City in the Zagros Foothills. The 2018 and 2019 Seasons of Excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bologna, Italy. pp.603 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447119030.603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05165643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2016-2017 Excavation Seasons in Kunara (Iraqi Kurdistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Munich, Germany. pp.435-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textile Tools, Significant Markers of Gender? The Case of the Cremation Cemetery Tell Shiukh Fawqâni (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textile Workers Skills, Labour and Status of Textile Craftspeople Between the Prehistoric Aegean and the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, a Bronze Age City on the Upper Tanjaro (Iraq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kepinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bâle, Switzerland. pp.147 - 159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRE IN FUNERAL CONTEXTS: NEW DATA FROM TELL AL-NASRIYAH (SYRIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSYRIANS AND ARAMAEANS IN THE EUPHRATES VALLEY VIEWED FROM THE CEMETERY OF TELL SHIUKH FAWQÂNI (SYRIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assyrian-Aramaean Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES FORTERESSES ASSYRIENNES DE LA VALLEE DU MOYEN EUPHRATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ARMÉES DU PROCHE-ORIENT ANCIEN : III -I MILL. AV. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DIFFUSION DE LA CULTURE DES VAINQUEURS : L’EXEMPLE DE L’ASSYRIE ENTRE LE XIVe ET LE XIe SIÈCLE AV. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imitations, transferts et refus d’emprunt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DU TIGRE À L'EUPHRATE : LA FRONTIÈRE OCCIDENTALE DE L'EMPIRE MÉDIO-ASSYRIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treading the (Military, Commercial, and Cultural) Itineraries of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Udine, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la huitième campagne de fouilles (2022) à Kunara (Kurdistan d’Irak)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Chiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kepinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mesopotamica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.247-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunara : nouvelles découvertes dans les piémonts du Zagros au IIIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. rapport préliminaire sur la sixième campagne (2018). Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Karkemiš to Rapiqu: The Assyrians in the Euphrates Valley in the 13th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res antiquitatis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.132-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. Rapport préliminaire sur la sixième campagne de fouilles (2018). Partie 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte archéologique des archives médio-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Verdellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection dans la haute vallée du Tanjaro. Mission archéologique française du Peramagron 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes mésopotamiennes-Mesopotamian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, une ville du IIIe millénaire dans les piémonts du Zagros. Rapport préliminaire sur la troisième campagne de fouilles (2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Ouraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016, 137 (2), pp.109 - 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...168 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02367919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, petite ville des piedmonts du Zagros à l'âge du Bronze. Rapport préliminaire sur la première campagne, 2012 (Kurdistan irakien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kepinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hollemaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2015, 136, pp.51 - 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02367907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunara, ville majeure de la haute vallée du Tanjaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kepinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routes de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02418075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville des vivants et ville des morts. L'espace funéraire en Syrie et Mésopotamie (IIIè-IIè millénaires av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.275-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DALLE À CUPULES DU CIMETIÈRE À CRÉMATION DE TELL AL-NASRIYAH (SYRIE) 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.129 - 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tell Shiukh Fawqani (Syrie) : la campagne de sondages 2003 dans la necropole a incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 137 (2), pp.109 - 182</w:t>
+              <w:t xml:space="preserve">, 2005, pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...369 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de la crémation en Syrie : un usage marginal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02407826v1</w:t>
-              </w:r>
-[...850 lines deleted...]
-                <w:t xml:space="preserve">halshs-02359885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2394,574 +2394,574 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assyria in turmoil between territorial loss and the emergence of new powers (1200–900 BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Grazia Masetti-Rouault; Ilaria Calini; Robert Hawley; Lorenzo d’Alfonso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Western Asia Beyond the Paradigm of Collapse and Regeneration (1200–900 bce). Proceedings of the NYU-PSL International Colloquium, Paris Institut National d’Histoire de l’Art, April 16–17, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-249, 2024, 978-1-47983-462-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04650786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Context of Writing at Kunara (3rd Millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Couturaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Bronze Age in Iraqi Kurdistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-234, 2024, BAH, 978-2-35159-795-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04688520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tell Qabr Abu al-!Atiq sur le moyen Euphrate: une nouvelle étape sur la route de la steppe à la période médio-assyrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Montero-Fenollós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Caramelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III On the Way in Upper Mesopotamia. Travels, Routes and Environment as a Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, PeWe-Verlag, pp.107-118, 2024, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Maria Grazia Masetti-Rouault; Ilaria Calini; Robert Hawley; Lorenzo d’Alfonso. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monument d’empire : l’obélisque noir de Salmanazar III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Western Asia Beyond the Paradigm of Collapse and Regeneration (1200–900 bce). Proceedings of the NYU-PSL International Colloquium, Paris Institut National d’Histoire de l’Art, April 16–17, 2019</w:t>
+              <w:t xml:space="preserve">L’empreinte des Empires au Proche-Orient ancien, volume d’hommage offert à Francis Joannès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-249, 2024, 978-1-47983-462-4</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-169, 2023, Études Mésopotamiennes – Mesopotamian Studies, 9781803274331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04326003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tell Qabr Abu al-‘Atiq: une nouvelle étape sur la route de la steppe à la periode médio-assyrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Caramelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Barbara Couturaud. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Montero-Fenollós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Bronze Age in Iraqi Kurdistan</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-234, 2024, BAH, 978-2-35159-795-8</w:t>
+              <w:t xml:space="preserve">Entre les fleuves III. On the way in Upper Mesopotamia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PeWe Verlag, pp.107-118, 2023, Berliner Beiträge zum Vorderen Orient, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04352826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunara: an Early Bronze Age city in the Zagros foothills. The 2018 and 2019 Seasons of Excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Harrassowitz, p. 603-618, 2023, 978-3-447-11873-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04325988v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">halshs-04326003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assyrian Military Strategy in the 12th and 11th Centuries BCE on the Euphrates. The Role of Fortresses</w:t>
               </w:r>
@@ -3079,885 +3079,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03892308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur le septième campagne à Kunara (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Verdellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Mesopotamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le roi d'Assyrie et l'Euphrate d'Adad-nirari Ier (1295-1264 av. J.-C.) à Salmanazar III (858-824 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Tenu; Marine Yoyotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roi et le fleuve. Exemples d'usages pluriels de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Khéops, pp.259-282, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...123 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « Peuples de la mer » (fin XIIIe s.-début XIIe s. av. J.-C.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Agut-Labordère</w:t>
+                <w:t xml:space="preserve">Kalhu (la moderne Nimrud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03081070v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L’Empire médio-assyrien</w:t>
+                <w:t xml:space="preserve">halshs-03081065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Clancier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire médio-assyrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Tenu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête assyrienne du Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Kalhu (la moderne Nimrud)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aššur, la première des capitales assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Ninive</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États syro-hittites et araméens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dur-Šarrukin (Khorsabad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Tenu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire assyrien entre les règnes d’Aššur-dan II et de Salmanasar III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Peuples de la mer » (fin XIIIe s.-début XIIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Paci</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Agut-Labordère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03081071v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire croisée des arts néo-assyrien et syro-anatolien</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haradu dans l’empire assyrien XIIe-VIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4456,51 +4456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haradu dans l'empire assyrien XIIe-VIIIe siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haradum III. Haradu forteresse du moyen Euphrate iraquien (XIIe-VIIe s. av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Montero Fenollós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Caramelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du village néolithique à la ville syro-mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4865,51 +4865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mésopotamie de Gilgamesh à Artaban. 1042 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,64 +5041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haradum III: Haradu forteresse du moyen Euphrate iraquien (XIIe - VIIe siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kepinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5211,57 +5211,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de Polanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 2005, Colloques de la Maison René-Ginouvès 1, 9782701801797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de Polanyi : vocabulaires, théories et modalités des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,158 +5383,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 1, 2005, Colloques de la Maison René-Ginouvès, 978-2-7018-0179-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766188v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-03938092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5761,51 +5761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conquête assyrienne du Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,51 +6090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kepinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Lyon 2016 - XIIe World Congress on Earthen Architecture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6328,51 +6328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Altaweel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Ouraghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero-Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Caramelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyupress.org/9781479834624/ancient-western-asia-beyond-the-paradigm-of-collapse-and-regeneration-1200-900-bce/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-795-8/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32028/9781803274331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Verdellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Yoyotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski-Lecomte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Altaweel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Ouraghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyupress.org/9781479834624/ancient-western-asia-beyond-the-paradigm-of-collapse-and-regeneration-1200-900-bce/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-795-8/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero-Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Caramelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32028/9781803274331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Verdellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Montero Fenoll&#243;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Yoyotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski-Lecomte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>