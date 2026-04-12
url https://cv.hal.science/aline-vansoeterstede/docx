--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -338,239 +338,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+                <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848286v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
               </w:r>
@@ -582,64 +582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (2), pp.224-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -686,64 +686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -899,64 +899,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1123,64 +1123,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn-out des élèves : ces risques à prendre en compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dskervhy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1265,64 +1265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1643,64 +1643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de stress et de soutien, lesquels comptent pour l’ajustement au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1738,77 +1738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX EARA CONFERENCE 2024: European Association for Research on Adolescence: Promoting Adolescent Solidarity and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARA, Sep 2024, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1915,77 +1915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout scolaire dans le secondaire : comment se développe-t-il ? Une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Piaget; Université de Genève, Jun 2023, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,77 +2023,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement et bien-être dans le travail scolaire au lycée : effet de médiation du soutien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé PROMOUVOIR DES COMPORTEMENTS FAVORABLES POUR LA SANTE : ENJEUX THEORIQUES ET METHODOLOGIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2269,77 +2269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Burnout among Adolescents. Results from the First Systematic Review of Longitudinal Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Dec 2022, En ligne (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2448,51 +2448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2530,64 +2530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of school burnout and engagement among French high school students: links with study intentions and school performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEVG International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Jyväskylä, Finland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2625,64 +2625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress scolaire et coping des lycéens : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la SFP : Risques et ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2947,51 +2947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC8CB9D"/>
+    <w:nsid w:val="B1E39813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-vansoeterstede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9848-1401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28159502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Zayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4svswdrgj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04796565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7329" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05078100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chamontin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pinonos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-vansoeterstede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9848-1401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28159502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Zayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4svswdrgj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04796565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7329" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05078100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chamontin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pinonos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>