--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -187,822 +187,1043 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+                <w:t xml:space="preserve">Aline M.‐c. Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie J Cappe</w:t>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie C Boujut</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology in the Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 62 (10), pp.3939-3951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097228v1</w:t>
+                <w:t xml:space="preserve">halshs-05608049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Burnout et engagement scolaires des lycéens français en voie générale : quels liens avec les intentions d’orientation ? Une approche centrée sur les individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/3, pp.819-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rwm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848286v1</w:t>
+                <w:t xml:space="preserve">halshs-05608058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie C Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240507v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04240544v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (2), pp.224-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre à faire face au stress ? Un atelier pour développer des stratégies de coping adaptées pour faire face à un examen au lycée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Zayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 et 3, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1012,210 +1233,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests psychologiques : à quels outils se fier sur un marché pléthorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Terriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.4svswdrgj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn-out des élèves : ces risques à prendre en compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dskervhy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1225,147 +1446,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Margins in Demands–Resources Fit and Student Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1375,100 +1596,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils et rôle des processus transactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Cité, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UNIP7329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04796565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1478,1244 +1699,1244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elèves stressés à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des lycées Gard Sud, Jan 2026, Nîmes (Gard), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions avec l’école : Quand l’élève n’arrive pas à faire face</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sources de stress et de soutien, lesquels comptent pour l’ajustement au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée École-Hôpital du Havre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Hospitalier du Havre; Education Nationale, May 2025, Le Hravre, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078100v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de stress et de soutien, lesquels comptent pour l’ajustement au lycée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactions avec l’école : Quand l’élève n’arrive pas à faire face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème journée École-Hôpital du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Hospitalier du Havre; Education Nationale, May 2025, Le Hravre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160214v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX EARA CONFERENCE 2024: European Association for Research on Adolescence: Promoting Adolescent Solidarity and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARA, Sep 2024, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout et engagement scolaires : ce que nous apprend l'approche centrée sur les personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le burnout dans différents contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA; CY Université; Laboratoire CHArt, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire dans le secondaire : comment se développe-t-il ? Une revue systématique de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Attachement et bien-être dans le travail scolaire au lycée : effet de médiation du soutien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget; Université de Genève, Jun 2023, Genève, France</w:t>
+              <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé PROMOUVOIR DES COMPORTEMENTS FAVORABLES POUR LA SANTE : ENJEUX THEORIQUES ET METHODOLOGIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240435v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement et bien-être dans le travail scolaire au lycée : effet de médiation du soutien social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire dans le secondaire : comment se développe-t-il ? Une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé PROMOUVOIR DES COMPORTEMENTS FAVORABLES POUR LA SANTE : ENJEUX THEORIQUES ET METHODOLOGIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget; Université de Genève, Jun 2023, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240467v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude et stress des adolescents en contexte scolaire. [Communication orale] Table ronde : &amp;quot;Vers un imaginaire du futur au-delà des incertitudes : une histoire transgénérationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">School Burnout among Adolescents. Results from the First Systematic Review of Longitudinal Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70ème Journées nationales d'étude de l'Association nationale des Psychologues de l’Éducation Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association nationale des Psychologues de l’Éducation Nationale, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2022, En ligne (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240369v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire : un indicateur de bien-être à l'école.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incertitude et stress des adolescents en contexte scolaire. [Communication orale] Table ronde : &amp;quot;Vers un imaginaire du futur au-delà des incertitudes : une histoire transgénérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l’Association de Psychologie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apsydev, Oct 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">70ème Journées nationales d'étude de l'Association nationale des Psychologues de l’Éducation Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nationale des Psychologues de l’Éducation Nationale, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240362v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Burnout among Adolescents. Results from the First Systematic Review of Longitudinal Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire : un indicateur de bien-être à l'école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Dec 2022, En ligne (Lille), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l’Association de Psychologie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apsydev, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240391v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du burnout professionnel et des symptômes d'insomnie chez l'adulte : une revue systématique de la littérature des interventions Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of school burnout and engagement among French high school students: links with study intentions and school performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEVG International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Jyväskylä, Finland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress scolaire et coping des lycéens : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la SFP : Risques et ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2725,161 +2946,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of professional burnout and insomnia symptoms in adults : a systematic review of interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pinonos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2947,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1E39813"/>
+    <w:nsid w:val="228DB657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-vansoeterstede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9848-1401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28159502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Zayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4svswdrgj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04796565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7329" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05078100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chamontin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pinonos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-vansoeterstede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9848-1401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28159502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Zayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4svswdrgj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04796565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05078100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chamontin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pinonos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>