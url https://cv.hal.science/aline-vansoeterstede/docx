--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28159502X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HBI5omMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,1017 +234,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout et engagement scolaires des lycéens français en voie générale : quels liens avec les intentions d’orientation ? Une approche centrée sur les individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (10), pp.3939-3951. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/3, pp.819-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14rwm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05608049v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et engagement scolaires des lycéens français en voie générale : quels liens avec les intentions d’orientation ? Une approche centrée sur les individus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+                <w:t xml:space="preserve">Emilie J Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
+                <w:t xml:space="preserve">Emilie C Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54/3, pp.819-850. </w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14rwm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05608058v1</w:t>
+                <w:t xml:space="preserve">hal-05097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie J Cappe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aline M.‐c. Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie C Boujut</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology in the Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2025, 62 (10), pp.3939-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097228v1</w:t>
+                <w:t xml:space="preserve">halshs-05608049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848286v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (2), pp.224-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à faire face au stress ? Un atelier pour développer des stratégies de coping adaptées pour faire face à un examen au lycée.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2 et 3, pp.121-132</w:t>
+              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04240529v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Apprendre à faire face au stress ? Un atelier pour développer des stratégies de coping adaptées pour faire face à un examen au lycée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Zayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
+              <w:t xml:space="preserve">, 2022, 2 et 3, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240544v1</w:t>
+                <w:t xml:space="preserve">hal-04240529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1233,210 +1254,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests psychologiques : à quels outils se fier sur un marché pléthorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Terriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4svswdrgj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn-out des élèves : ces risques à prendre en compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dskervhy4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1446,147 +1467,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Margins in Demands–Resources Fit and Student Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1596,100 +1617,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils et rôle des processus transactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Cité, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UNIP7329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04796565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,1244 +1720,1244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elèves stressés à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des lycées Gard Sud, Jan 2026, Nîmes (Gard), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de stress et de soutien, lesquels comptent pour l’ajustement au lycée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions avec l’école : Quand l’élève n’arrive pas à faire face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème journée École-Hôpital du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Hospitalier du Havre; Education Nationale, May 2025, Le Hravre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160214v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions avec l’école : Quand l’élève n’arrive pas à faire face</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sources de stress et de soutien, lesquels comptent pour l’ajustement au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée École-Hôpital du Havre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Hospitalier du Havre; Education Nationale, May 2025, Le Hravre, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078100v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX EARA CONFERENCE 2024: European Association for Research on Adolescence: Promoting Adolescent Solidarity and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARA, Sep 2024, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout et engagement scolaires : ce que nous apprend l'approche centrée sur les personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le burnout dans différents contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA; CY Université; Laboratoire CHArt, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement et bien-être dans le travail scolaire au lycée : effet de médiation du soutien social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire dans le secondaire : comment se développe-t-il ? Une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé PROMOUVOIR DES COMPORTEMENTS FAVORABLES POUR LA SANTE : ENJEUX THEORIQUES ET METHODOLOGIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget; Université de Genève, Jun 2023, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240467v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire dans le secondaire : comment se développe-t-il ? Une revue systématique de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Attachement et bien-être dans le travail scolaire au lycée : effet de médiation du soutien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget; Université de Genève, Jun 2023, Genève, France</w:t>
+              <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé PROMOUVOIR DES COMPORTEMENTS FAVORABLES POUR LA SANTE : ENJEUX THEORIQUES ET METHODOLOGIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240435v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Burnout among Adolescents. Results from the First Systematic Review of Longitudinal Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Incertitude et stress des adolescents en contexte scolaire. [Communication orale] Table ronde : &amp;quot;Vers un imaginaire du futur au-delà des incertitudes : une histoire transgénérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Dec 2022, En ligne (Lille), France</w:t>
+              <w:t xml:space="preserve">70ème Journées nationales d'étude de l'Association nationale des Psychologues de l’Éducation Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nationale des Psychologues de l’Éducation Nationale, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240391v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude et stress des adolescents en contexte scolaire. [Communication orale] Table ronde : &amp;quot;Vers un imaginaire du futur au-delà des incertitudes : une histoire transgénérationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire : un indicateur de bien-être à l'école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70ème Journées nationales d'étude de l'Association nationale des Psychologues de l’Éducation Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association nationale des Psychologues de l’Éducation Nationale, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l’Association de Psychologie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apsydev, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240369v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire : un indicateur de bien-être à l'école.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">School Burnout among Adolescents. Results from the First Systematic Review of Longitudinal Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l’Association de Psychologie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apsydev, Oct 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2022, En ligne (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240362v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du burnout professionnel et des symptômes d'insomnie chez l'adulte : une revue systématique de la littérature des interventions Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of school burnout and engagement among French high school students: links with study intentions and school performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEVG International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Jyväskylä, Finland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress scolaire et coping des lycéens : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la SFP : Risques et ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2946,161 +2967,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of professional burnout and insomnia symptoms in adults : a systematic review of interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pinonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3168,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="228DB657"/>
+    <w:nsid w:val="0B642A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3399,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-vansoeterstede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9848-1401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28159502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Zayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4svswdrgj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04796565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05078100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chamontin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pinonos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-vansoeterstede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9848-1401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28159502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HBI5omMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Zayer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4svswdrgj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04796565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05078100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chamontin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05158941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pinonos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>