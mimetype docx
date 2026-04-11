--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -816,226 +816,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le respect, c'est bon pour les neurones</w:t>
+                <w:t xml:space="preserve">Rhythmic training, literacy, and graphomotor skills in kindergarteners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.959534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.959534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446269v1</w:t>
+                <w:t xml:space="preserve">hal-03890211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic training, literacy, and graphomotor skills in kindergarteners</w:t>
+                <w:t xml:space="preserve">Le respect, c'est bon pour les neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.959534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03890211v1</w:t>
+                <w:t xml:space="preserve">hal-04446269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Psychoacoustic Training on the Pre-Attentive Processing of Harmonic Sounds and Syllables</w:t>
               </w:r>
@@ -2023,248 +2023,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual priming for realistic auditory scenes and for auditory words</w:t>
+                <w:t xml:space="preserve">An experimental validation of Temporal Semiotic Units and Parameterized Time Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2013.11.013⟩</w:t>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384055v1</w:t>
+                <w:t xml:space="preserve">hal-02430649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental validation of Temporal Semiotic Units and Parameterized Time Motifs</w:t>
+                <w:t xml:space="preserve">Conceptual priming for realistic auditory scenes and for auditory words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tijus</w:t>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicae Scientiae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2013.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430649v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making in information seeking on texts: an Eye-Fixation-Related Potentials investigation</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.112-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Daquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Fremiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1E18F57"/>
+    <w:nsid w:val="F61C8317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3452,51 +3452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alinefrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0110-8633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144509288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Guti&#233;rrez Cisneros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya Inbar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10091515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Desvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Velay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2023.2252950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lessard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.959534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01756-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brauge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.11.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-018-0629-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sappey-Marinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez Orozco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Langevin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alinefrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0110-8633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144509288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Guti&#233;rrez Cisneros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya Inbar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10091515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Desvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Velay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2023.2252950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.959534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01756-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brauge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.11.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-018-0629-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sappey-Marinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez Orozco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Langevin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>