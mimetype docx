--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -3221,51 +3221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F61C8317"/>
+    <w:nsid w:val="05545879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>