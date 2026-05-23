--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,3166 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3114 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aline FREY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de Conférence Centre de Recherches en Psychologie et Neurosciences - Aix-Marseille Université - CNRSINSPE d'Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alinefrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0110-8633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144509288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=vYTdj5oAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlational analysis of distinct contributions and overlaps between visual, visual attention, and perceptual spans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Loichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-38243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of musical background on children’s handwriting: Effects of melody and rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.106184. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of daily creative writing practice at school on the cognitive development of children from disadvantaged socio-economic backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Daily Choral Singing and Creative Writing Activities on the Cognitive Development of Second-, Third-, and Fourth-Grade French Children from Low Socioeconomic Backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Gutiérrez Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talya Inbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althéa Fratacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.1515. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10091515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From gifted to high potential and twice exceptional: A state-of-the-art meta-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Neuropsychology: Child</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21622965.2023.2252950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect, c'est bon pour les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic training, literacy, and graphomotor skills in kindergarteners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pulido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.959534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.959534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Psychoacoustic Training on the Pre-Attentive Processing of Harmonic Sounds and Syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65, pp.2003 - 2015. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2022_jslhr-21-00441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of acquisition devices in neuroimaging: An application using co-registration of eye movements and electroencephalography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (October), pp.2545-2564. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-021-01756-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis clinical criteria of sport related concussion: Toward an operational criteria definition in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Decq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Cassoudesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dehail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (20), pp.30475-6. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.91. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye Fixation-Related Potential Study in Two Reading Tasks: Reading to Memorize and Reading to Make a Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.640 - 660. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-018-0629-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual span, visual span, and visual attention span: Three potential ways to quantify limits on visual processing during reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.412-429. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2018.1472163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sappey-Marinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lecture et écriture : des recherches en ESPE, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movements in children during reading: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Symposium international sur la litéracie à l’école/International Symposium for Educational Literacy (SILE/ISEL) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental validation of Temporal Semiotic Units and Parameterized Time Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hautbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicae Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual priming for realistic auditory scenes and for auditory words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in information seeking on texts: an Eye-Fixation-Related Potentials investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopez Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.Article 39. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2013.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the distinction between intra-and extra-musical meaning implemented in the brain? Comment on &amp;quot;Towards a neural basis of processing musical semantics&amp;quot; by Stefan Koelsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.112-113. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence cognitive des unités sémiotiques temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Fremiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicae Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/102986490901300209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Semiotic Units as minimal meaningful units in music? An electrophysiological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Prod'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Timsit-Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.247 - 256. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/MP.2009.26.3.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythmic background on handwriting in 2nd and 5th Graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne ´ Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Writing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Linear Model to isolate higher-level cognitive components from oculomotor factors in natural reading by using EEG and eye-tracking data coregistration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2017 - 19th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular strategies analyses during reading through a text comprehension model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEM 2019 - 20th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Alicante (SPAIN), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3221,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05545879"/>
+    <w:nsid w:val="715EEACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3452,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alinefrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0110-8633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144509288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Guti&#233;rrez Cisneros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya Inbar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10091515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Desvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Velay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2023.2252950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.959534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01756-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brauge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.11.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-018-0629-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sappey-Marinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez Orozco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Langevin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alinefrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0110-8633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144509288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=vYTdj5oAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Guti&#233;rrez Cisneros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roussey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya Inbar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10091515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Desvaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Velay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2023.2252950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lessard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.959534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01756-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brauge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.11.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-018-0629-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sappey-Marinier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez Orozco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Langevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>