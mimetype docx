--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -265,1834 +265,1916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finances missionnaires et salut des laïcs. La donation de Juan Clemente de Fuentes, marchand des Andes, à la Compagnie de Jésus au milieu du XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Los laicos y la financiación de la Compañía de Jesús durante el generalato de Claudio Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ignaziana </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.112-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136776v1</w:t>
+                <w:t xml:space="preserve">hal-05581556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie de la foi : les bienfaiteurs laïcs des collèges et missions jésuites entre l’Europe et les Indes (xvie-xviie s.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finances missionnaires et salut des laïcs. La donation de Juan Clemente de Fuentes, marchand des Andes, à la Compagnie de Jésus au milieu du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhr.10902⟩</w:t>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.51621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136760v1</w:t>
+                <w:t xml:space="preserve">hal-05136776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teología moral, restitución y sociedad colonial en los Andes en el siglo XVI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Économie de la foi : les bienfaiteurs laïcs des collèges et missions jésuites entre l’Europe et les Indes (xvie-xviie s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17990/RPF/2019_75_2_1125⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.647-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327458v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre capilla y misión. Jesuitas en la periferia de Arequipa en el siglo XVII</w:t>
+                <w:t xml:space="preserve">Teología moral, restitución y sociedad colonial en los Andes en el siglo XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sílex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.1125-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17990/RPF/2019_75_2_1125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327400v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financiar la cristiandad hispanoamericana. Inversiones laicas en las instituciones religiosas en los Andes (s. XVI y XVII)</w:t>
+                <w:t xml:space="preserve">Entre capilla y misión. Jesuitas en la periferia de Arequipa en el siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vínculos de Historia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sílex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.89-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327438v1</w:t>
+                <w:t xml:space="preserve">hal-02327400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Debate: Two Troubled Souls: An Eighteenth-Century Couple's Spiritual Journey in the Atlantic World by Aaron Spencer Fogleman</w:t>
+                <w:t xml:space="preserve">Financiar la cristiandad hispanoamericana. Inversiones laicas en las instituciones religiosas en los Andes (s. XVI y XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aaron Spencer Fogleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18748945-02901015⟩</w:t>
+              <w:t xml:space="preserve">Vínculos de Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.114-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18239/vdh_2019.08.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472023v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Palomo, Federico (coord.), La memoria del mundo: clero, erudición y cultura escrita en el mundo ibérico (siglos XVI-XVIII), Cuadernos de historia moderna, 2014, Anejo XIII, 5-8</w:t>
+                <w:t xml:space="preserve">Book Debate: Two Troubled Souls: An Eighteenth-Century Couple's Spiritual Journey in the Atlantic World by Aaron Spencer Fogleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward E. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Kupiec Cayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Gardina Pestana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Spencer Fogleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Indias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.119-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18748945-02901015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01472341v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jornadas de Estudio Internacionales «La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu : Palomo, Federico (coord.), La memoria del mundo: clero, erudición y cultura escrita en el mundo ibérico (siglos XVI-XVIII), Cuadernos de historia moderna, 2014, Anejo XIII, 5-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Indias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.337-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696571v1</w:t>
+                <w:t xml:space="preserve">hal-01472341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roullet</w:t>
+                <w:t xml:space="preserve">Jornadas de Estudio Internacionales «La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’IFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.7453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03880803v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01696571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conectando territorios y sociedades. La movilidad de los misioneros jesuitas en el mundo ibé-rico (siglos XVI-XVIII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histórica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXXVIII (2), pp.71-109</w:t>
+              <w:t xml:space="preserve">Bulletin de l’IFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472031v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-Rendu de L'ouvrage Collectif : José Martínez Millán, Henar Pizarro Llorente, Esther Jiménez Pablo, Eds. Los Jesuitas. Religión, Política y Educación (Siglos XVI-XVIII). Madrid: Universidad Pontificia Comillas, 2012, 1928 P.</w:t>
+                <w:t xml:space="preserve">Conectando territorios y sociedades. La movilidad de los misioneros jesuitas en el mundo ibé-rico (siglos XVI-XVIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Jesuit Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.328-331</w:t>
+              <w:t xml:space="preserve">Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXXVIII (2), pp.71-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472342v1</w:t>
+                <w:t xml:space="preserve">hal-01472031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Dehouve Danièle, Relatos de pecados en la evangelización de los Indios de México (siglos xvi-xviii)</w:t>
+                <w:t xml:space="preserve">Compte-Rendu de L'ouvrage Collectif : José Martínez Millán, Henar Pizarro Llorente, Esther Jiménez Pablo, Eds. Los Jesuitas. Religión, Política y Educación (Siglos XVI-XVIII). Madrid: Universidad Pontificia Comillas, 2012, 1928 P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.195-200</w:t>
+              <w:t xml:space="preserve">The Journal of Jesuit Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472343v1</w:t>
+                <w:t xml:space="preserve">hal-01472342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion et société en Amérique Latine (XVIe-XIXe siècles): traces et destins d'une &amp;quot;orthodoxie coloniale</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Dehouve Danièle, Relatos de pecados en la evangelización de los Indios de México (siglos xvi-xviii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Estenssoro Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 03042012, pp.1-1</w:t>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402520v1</w:t>
+                <w:t xml:space="preserve">hal-01472343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Stéphane Van Damme, Le temple de la sagesse. Savoirs, écriture et sociabilité urbaine (Lyon, XVIIe-XVIIIe siècle), Paris, Éditions de l'EHESS, 2005, 516 p., ISBN 2-7132-2021-1</w:t>
+                <w:t xml:space="preserve">Religion et société en Amérique Latine (XVIe-XIXe siècles): traces et destins d'une &amp;quot;orthodoxie coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Estenssoro Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.198-199</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03042012, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01472346v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedir las Indias. Las cartas indipetae de los jesuitas europeos, siglos XVI-XVIII, ensayo historiográfico</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Stéphane Van Damme, Le temple de la sagesse. Savoirs, écriture et sociabilité urbaine (Lyon, XVIIe-XVIIIe siècle), Paris, Éditions de l'EHESS, 2005, 516 p., ISBN 2-7132-2021-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132 (33), pp.147-181</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402522v1</w:t>
+                <w:t xml:space="preserve">hal-01472346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'encomendero au marchand : charité et évangélisation dans le Pérou colonial, XVIe-XVIIe siècles</w:t>
+                <w:t xml:space="preserve">Pedir las Indias. Las cartas indipetae de los jesuitas europeos, siglos XVI-XVIII, ensayo historiográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (33), pp.147-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402521v1</w:t>
+                <w:t xml:space="preserve">hal-01402522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Catherine Marin (dir.), Les écritures de la mission en Extrême-Orient. Chine, Asie du Sud6est, Japon. Le choc de l'arrivée, XVIIIe-XXe siècles: de l'attente à la réalité. Anthologie de textes missionnaires, Turnhout, Brepols, 2007</w:t>
+                <w:t xml:space="preserve">De l'encomendero au marchand : charité et évangélisation dans le Pérou colonial, XVIe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011/2 (342121311), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01472345v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Francesca Cantú, La Conquista spirituale. Studi sull'evangelizzazione del Nuovo Mondo,Viella, Roma 2007, 480 p.</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Catherine Marin (dir.), Les écritures de la mission en Extrême-Orient. Chine, Asie du Sud6est, Japon. Le choc de l'arrivée, XVIIIe-XXe siècles: de l'attente à la réalité. Anthologie de textes missionnaires, Turnhout, Brepols, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.505-506</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472344v1</w:t>
+                <w:t xml:space="preserve">hal-01472345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Società urbana e mobilità missionaria: i milanesi e la missione lontana all'inizio del Seicento</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Francesca Cantú, La Conquista spirituale. Studi sull'evangelizzazione del Nuovo Mondo,Viella, Roma 2007, 480 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Storia del Cristianesimo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.159-184</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.505-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402525v1</w:t>
+                <w:t xml:space="preserve">hal-01472344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société urbaine et désir de mission : les ressorts de la mobilité missionnaire jésuite à Milan au début du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Società urbana e mobilità missionaria: i milanesi e la missione lontana all'inizio del Seicento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista di Storia del Cristianesimo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.159-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402524v1</w:t>
+                <w:t xml:space="preserve">hal-01402525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le salut dans la mission : laïcs et évangélisation dans les Andes au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Société urbaine et désir de mission : les ressorts de la mobilité missionnaire jésuite à Milan au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Histoire de l'Amérique Coloniale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, juillet-septembre (56-3), pp.7-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.563.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402527v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le salut dans la mission : laïcs et évangélisation dans les Andes au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire de l'Amérique Coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.199-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Itinéraires des nouveaux chrétiens à Lima. Le procès de Manuel Bautista Pérez et la « grande complicité » (1635-1639)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 74 (1), pp.41 - 59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/carav.2000.1226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2102,2070 +2184,2070 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Frei; Christoph Nebgen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interview with the Missionary. Frequently Asked Questions for Jesuit Petitioners for the Indies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Jesuit Sources, p. v-viii, 2025, 978-1-947617-29-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51238/oaJY41a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock and Biodiversity in the Andes after the Spanish Conquest, Sixteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Zuloaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Acker; León Avila Romero; Regina Horta Duarte; Olaf Kaltmeier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anthropocene as a Multiple Crisis. Perspectives from Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II Biodiversity, Maria Sibylla Merian Center for Advanced Latin American Studies in the Humanities and Social Sciences, pp.77-101, 2024, 978-3-8376-7012-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14361/9783839470121-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studi e ricerche sulle Litterae indipetae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imbruglia Girolamo; Pierre-Antoine Fabre; Guido Mongini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinque secoli di Litterae Indipetae - Il desiderio delle missioni nella Compagnia di Gesu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institutum Historicum Societatis Iesu, pp.43-81, 2022, 978-88-7041-382-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire sociale du Nouveau monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Église des laïcs : le sacré en partage (XVIe-XXe siècle=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.1-12, 2021, 978-84-9096-353-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.26430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371490v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03402192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+                <w:t xml:space="preserve">Religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Vidal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Église des laïcs : le sacré en partage (XVIe-XXe siècle=</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une histoire sociale du Nouveau monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Ecole des Hautes etudes en sciences sociales, pp.199-230, 2021, 978-2-7132-2898-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.26430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03402192v1</w:t>
+                <w:t xml:space="preserve">hal-05371490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesuits in Ibero-America: Missions and Colonial Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banchoff, Tom and Casanova, José. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Jesuits and Globalization: Historical Legacies and Contemporary Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgetown university press, pp.92-110, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles du missionnaire. Une histoire sociale des horizons missionnaires milanais au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catto, Michela and Signorotto, Gianvittorio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milano, l'Ambrosiana e la conoscenza dei nuovi mondi sec. XVII-XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulzoni, pp.125-160, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missionnaires, chrétiens et christianisation en Amérique andine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La péninsule ibérique et le monde (XVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.143-164, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Marcocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietse De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.1-11, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving for the Mission: The Encomenderos and Christian Space in the Andes of the Late Six-Teenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.260-284, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004280632_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradojas de la ausencia. Las misiones jesuíticas sudamericanas y el imaginario post-restauración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colombo, Emanuele and Correa, Leonor and Wilde, Guillermo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las misiones antes y después de la restauración de la Compa~nía de Jesús : continuidades y cambios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Iberoamericana, pp.101-126, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évangélisation catholique et différenciation dans l'espace latino-américain (XVIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anath Ariel de Vidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les processus d'américanisation. Ouvertures théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-102, 2012, 03042012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiomas indígenas, motivación por la misión y personal misionero en el Perú colonial (siglos XVI-XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burrieza, Javier and Moreno, Doris and Coello de la Rosa, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jesuitas e imperios de ultramar (siglos XVI-XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silex Universidad, pp.161-179, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mito, equívoco y saber: los jesuitas italianos y las misiones extraeuropeas en el siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maldavsky, Aliocha ; De Castelnau L'Estoile, Charlotte; Zupanov, Ines; Copete, Marie-Lucie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa De Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-57, 2011, 978-84-96820-52-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Missions d'évangélisation et Circulation des savoirs XVI-XVIIIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Zupanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maldavsky, Aliocha ; De Castelnau L'Estoile,Charlotte; Copete,Marie-Lucie; Zupanov,Ines </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa De Velazquez, pp.1-19, 2011, 978-84-96820-52-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.7792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043322v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Introduction : Missions d'évangélisation et Circulation des savoirs XVI-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Županov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.7792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01402506v1</w:t>
+                <w:t xml:space="preserve">halshs-02043322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les encomenderos et l'évangélisation des Indiens dans le Pérou colonial. « Noblesse » et propagation de la foi au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boltanski, Ariane ; Mercier, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salut par les armes. Noblesse et défense de l'orthodoxie (XIIIe XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pur - Presses Universitaires De Rennes, pp.239-250, 2011, 978-2-7535-1215-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer les vocations missionnaires. Les Indipetae et l'organisation des expéditions de missionnaires aux Indes Occidentales au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Antoine Fabre, Bernard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions religieuses modernes. "Notre lieu est le monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École Française De Rome - Efr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-70, 2007, 978-2-7283-0765-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter l'Europe pour l'Amérique ? Mode d'emploi d'une quête missionnaire au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet, Christian ; Verge-Franceschi, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mer, la France et l'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Paris Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-166, 2006, 000-2-84050-420-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problematic Acquisition of Indigenous Languages: Practices and Contentions in Missionary Specialization in the Jesuit Province of Peru (1568-1640)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O'Malley, John W. ; Bailey, Gauvin Alexander ; Harris, Steven J; Kennedy, T. Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Jesuits II: Culture, Sciences, and the Arts (1540-1773)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Of Toronto Press, pp.602-615, 2006, 0-8020-3861-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le général et le décamètre. Frontières de province et limes missionnaire dans la Compagnie de Jésus au Pérou au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Castelnau L'Estoile, Charlotte ; Regourd, Francois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissances et pouvoirs. Les espaces impériaux (XVIe-XVIIIe s.), France, Espagne, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires De Bordeaux, pp.265-284, 2005, 978-2-86781-355-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visites ad limina des archevêques de Lima au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boutry, Philippe ; Vincent, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de Rome. Les visites ad limina à l'époque moderne dans l'Europe méridionale et le monde hispano-américain (XVIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Française De Rome - Efr, pp.213-234, 2002, 2728305269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l'Europe et l'Amérique: la circulation des élites missionnaires au tournant du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bresc, Henri; D'Almeida, Fabrice; Sallmann,Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des élites européennes. Entre histoire des idées et histoire sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Seli Arslan, pp.123-136, 2002, 2-84276-073-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartas anuas y Misiones de la Compañía de Jesús en el Perú: siglos XVI-XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Polia Meconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cosmovisión religiosa andina en los documentos inéditos del Archivo Romano de la Compañía de Jesús (1581-1752)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontificia Universidad Catolica Del Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-76, 1999, 9972-42-172-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4175,521 +4257,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse De Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wietse De Boer</w:t>
+                <w:t xml:space="preserve">Giuseppe Marcocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. Brill, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocaciones inciertas. Misión y misioneros en la provincia jesuita del Perú en los siglos XVI y XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consejo Superior De Investigaciones Científicas - Csic, 2012, 978-84-00-09553-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
+                <w:t xml:space="preserve">Ines Zupanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa De Velazquez, 2011, 978-84-96820-52-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.7772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Županov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des savoirs et missions d'évangélisation (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines G. Zupanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. de Castelnau U. de Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa Velasquez/EHESS, pp.501, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4699,131 +4781,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4891,51 +4973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39262102"/>
+    <w:nsid w:val="FAF7F0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5122,51 +5204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliocha-maldavsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086702084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51621" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2019_75_2_1125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2019.08.06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward E. Andrews" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kupiec Cayton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gardina Pestana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Spencer Fogleman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-02901015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Estenssoro Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2000.1226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51238/oaJY41a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zuloaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839470121-006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Colombo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse De Boer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004280632_013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wilde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/accueil/librairie-en-ligne/livre/missions-devangelisation-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau L'Estoile" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zupanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/missions_religieuses_modernes._'notre_lieu_est_le_monde'_43e2dc8d-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/histoire-maritime/la-mer-la-france-et-lamerique-latine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de Castelnau U. de Nanterre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliocha-maldavsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086702084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2019_75_2_1125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2019.08.06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward E. Andrews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kupiec Cayton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gardina Pestana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Spencer Fogleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-02901015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Estenssoro Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2000.1226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51238/oaJY41a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zuloaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839470121-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Colombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcocci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse De Boer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pavan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004280632_013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/accueil/librairie-en-ligne/livre/missions-devangelisation-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau L'Estoile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zupanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/missions_religieuses_modernes._'notre_lieu_est_le_monde'_43e2dc8d-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/histoire-maritime/la-mer-la-france-et-lamerique-latine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7772" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de Castelnau U. de Nanterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>