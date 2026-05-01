--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -944,286 +944,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jornadas de Estudio Internacionales «La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’IFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696571v1</w:t>
+                <w:t xml:space="preserve">halshs-03880803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roullet</w:t>
+                <w:t xml:space="preserve">Jornadas de Estudio Internacionales «La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’IFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.7453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03880803v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01696571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conectando territorios y sociedades. La movilidad de los misioneros jesuitas en el mundo ibé-rico (siglos XVI-XVIII)</w:t>
               </w:r>
@@ -1500,169 +1500,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Stéphane Van Damme, Le temple de la sagesse. Savoirs, écriture et sociabilité urbaine (Lyon, XVIIe-XVIIIe siècle), Paris, Éditions de l'EHESS, 2005, 516 p., ISBN 2-7132-2021-1</w:t>
+                <w:t xml:space="preserve">Pedir las Indias. Las cartas indipetae de los jesuitas europeos, siglos XVI-XVIII, ensayo historiográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.198-199</w:t>
+              <w:t xml:space="preserve">Relaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (33), pp.147-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472346v1</w:t>
+                <w:t xml:space="preserve">hal-01402522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedir las Indias. Las cartas indipetae de los jesuitas europeos, siglos XVI-XVIII, ensayo historiográfico</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Stéphane Van Damme, Le temple de la sagesse. Savoirs, écriture et sociabilité urbaine (Lyon, XVIIe-XVIIIe siècle), Paris, Éditions de l'EHESS, 2005, 516 p., ISBN 2-7132-2021-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132 (33), pp.147-181</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402522v1</w:t>
+                <w:t xml:space="preserve">hal-01472346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'encomendero au marchand : charité et évangélisation dans le Pérou colonial, XVIe-XVIIe siècles</w:t>
               </w:r>
@@ -1743,51 +1743,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Catherine Marin (dir.), Les écritures de la mission en Extrême-Orient. Chine, Asie du Sud6est, Japon. Le choc de l'arrivée, XVIIIe-XXe siècles: de l'attente à la réalité. Anthologie de textes missionnaires, Turnhout, Brepols, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1816,51 +1816,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Francesca Cantú, La Conquista spirituale. Studi sull'evangelizzazione del Nuovo Mondo,Viella, Roma 2007, 480 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.505-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3368,329 +3368,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Introduction : Missions d'évangélisation et Circulation des savoirs XVI-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ines Županov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402506v1</w:t>
+                <w:t xml:space="preserve">halshs-02043322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Missions d'évangélisation et Circulation des savoirs XVI-XVIIIe siècles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les encomenderos et l'évangélisation des Indiens dans le Pérou colonial. « Noblesse » et propagation de la foi au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boltanski, Ariane ; Mercier, Franck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-22, 2011</w:t>
+              <w:t xml:space="preserve">Le salut par les armes. Noblesse et défense de l'orthodoxie (XIIIe XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pur - Presses Universitaires De Rennes, pp.239-250, 2011, 978-2-7535-1215-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043322v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les encomenderos et l'évangélisation des Indiens dans le Pérou colonial. « Noblesse » et propagation de la foi au XVIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Boltanski, Ariane ; Mercier, Franck. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Zupanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maldavsky, Aliocha ; De Castelnau L'Estoile,Charlotte; Copete,Marie-Lucie; Zupanov,Ines </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le salut par les armes. Noblesse et défense de l'orthodoxie (XIIIe XVIIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa De Velazquez, pp.1-19, 2011, 978-84-96820-52-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.7792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402505v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer les vocations missionnaires. Les Indipetae et l'organisation des expéditions de missionnaires aux Indes Occidentales au début du XVIIe siècle</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l'Europe et l'Amérique: la circulation des élites missionnaires au tournant du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bresc, Henri; D'Almeida, Fabrice; Sallmann,Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des élites européennes. Entre histoire des idées et histoire sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Seli Arslan, pp.123-136, 2002, 2-84276-073-5</w:t>
@@ -4447,77 +4447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Zupanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa De Velazquez, 2011, 978-84-96820-52-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.7772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4557,77 +4557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Županov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa Velasquez/EHESS, pp.501, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4973,51 +4973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAF7F0FB"/>
+    <w:nsid w:val="317BCB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5204,51 +5204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliocha-maldavsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086702084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2019_75_2_1125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2019.08.06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward E. Andrews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kupiec Cayton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gardina Pestana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Spencer Fogleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-02901015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Estenssoro Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2000.1226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51238/oaJY41a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zuloaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839470121-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Colombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcocci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse De Boer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pavan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004280632_013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/accueil/librairie-en-ligne/livre/missions-devangelisation-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau L'Estoile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zupanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/missions_religieuses_modernes._'notre_lieu_est_le_monde'_43e2dc8d-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/histoire-maritime/la-mer-la-france-et-lamerique-latine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7772" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de Castelnau U. de Nanterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliocha-maldavsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086702084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2019_75_2_1125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2019.08.06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward E. Andrews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kupiec Cayton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gardina Pestana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Spencer Fogleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-02901015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Estenssoro Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2000.1226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51238/oaJY41a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zuloaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839470121-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Colombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcocci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse De Boer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pavan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004280632_013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/accueil/librairie-en-ligne/livre/missions-devangelisation-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau L'Estoile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zupanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7792" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/missions_religieuses_modernes._'notre_lieu_est_le_monde'_43e2dc8d-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/histoire-maritime/la-mer-la-france-et-lamerique-latine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7772" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de Castelnau U. de Nanterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>