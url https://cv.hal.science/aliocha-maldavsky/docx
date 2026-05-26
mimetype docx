--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1418,251 +1418,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion et société en Amérique Latine (XVIe-XIXe siècles): traces et destins d'une &amp;quot;orthodoxie coloniale</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Stéphane Van Damme, Le temple de la sagesse. Savoirs, écriture et sociabilité urbaine (Lyon, XVIIe-XVIIIe siècle), Paris, Éditions de l'EHESS, 2005, 516 p., ISBN 2-7132-2021-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Estenssoro Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 03042012, pp.1-1</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402520v1</w:t>
+                <w:t xml:space="preserve">hal-01472346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedir las Indias. Las cartas indipetae de los jesuitas europeos, siglos XVI-XVIII, ensayo historiográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (33), pp.147-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Stéphane Van Damme, Le temple de la sagesse. Savoirs, écriture et sociabilité urbaine (Lyon, XVIIe-XVIIIe siècle), Paris, Éditions de l'EHESS, 2005, 516 p., ISBN 2-7132-2021-1</w:t>
+                <w:t xml:space="preserve">Religion et société en Amérique Latine (XVIe-XIXe siècles): traces et destins d'une &amp;quot;orthodoxie coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Estenssoro Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.198-199</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03042012, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01472346v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'encomendero au marchand : charité et évangélisation dans le Pérou colonial, XVIe-XVIIe siècles</w:t>
               </w:r>
@@ -1866,174 +1866,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Società urbana e mobilità missionaria: i milanesi e la missione lontana all'inizio del Seicento</w:t>
+                <w:t xml:space="preserve">Société urbaine et désir de mission : les ressorts de la mobilité missionnaire jésuite à Milan au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Storia del Cristianesimo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, juillet-septembre (56-3), pp.7-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.563.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402525v1</w:t>
+                <w:t xml:space="preserve">hal-01402524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société urbaine et désir de mission : les ressorts de la mobilité missionnaire jésuite à Milan au début du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Società urbana e mobilità missionaria: i milanesi e la missione lontana all'inizio del Seicento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di Storia del Cristianesimo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.159-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.563.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01402524v1</w:t>
+                <w:t xml:space="preserve">hal-01402525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salut dans la mission : laïcs et évangélisation dans les Andes au XVIIe siècle</w:t>
               </w:r>
@@ -2778,376 +2778,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missionnaires, chrétiens et christianisation en Amérique andine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Marcocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse De Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La péninsule ibérique et le monde (XVe-XVIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.143-164, 2014</w:t>
+              <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1-11, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472029v1</w:t>
+                <w:t xml:space="preserve">hal-01472027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Giving for the Mission: The Encomenderos and Christian Space in the Andes of the Late Six-Teenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.1-11, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Brill, pp.260-284, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004280632_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472027v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving for the Mission: The Encomenderos and Christian Space in the Andes of the Late Six-Teenth Century</w:t>
+                <w:t xml:space="preserve">Paradojas de la ausencia. Las misiones jesuíticas sudamericanas y el imaginario post-restauración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colombo, Emanuele and Correa, Leonor and Wilde, Guillermo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Las misiones antes y después de la restauración de la Compa~nía de Jesús : continuidades y cambios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Iberoamericana, pp.101-126, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004280632_013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472028v1</w:t>
+                <w:t xml:space="preserve">hal-01472030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradojas de la ausencia. Las misiones jesuíticas sudamericanas y el imaginario post-restauración</w:t>
+                <w:t xml:space="preserve">Missionnaires, chrétiens et christianisation en Amérique andine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las misiones antes y después de la restauración de la Compa~nía de Jesús : continuidades y cambios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Iberoamericana, pp.101-126, 2014</w:t>
+              <w:t xml:space="preserve">La péninsule ibérique et le monde (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.143-164, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472030v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évangélisation catholique et différenciation dans l'espace latino-américain (XVIe-XXIe siècles)</w:t>
               </w:r>
@@ -3282,415 +3282,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mito, equívoco y saber: los jesuitas italianos y las misiones extraeuropeas en el siglo XVII</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Missions d'évangélisation et Circulation des savoirs XVI-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Županov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-57, 2011, 978-84-96820-52-4</w:t>
+              <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402504v1</w:t>
+                <w:t xml:space="preserve">halshs-02043322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Missions d'évangélisation et Circulation des savoirs XVI-XVIIIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Zupanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maldavsky, Aliocha ; De Castelnau L'Estoile,Charlotte; Copete,Marie-Lucie; Zupanov,Ines </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa De Velazquez, pp.1-19, 2011, 978-84-96820-52-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.7792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02043322v1</w:t>
+                <w:t xml:space="preserve">hal-01402506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les encomenderos et l'évangélisation des Indiens dans le Pérou colonial. « Noblesse » et propagation de la foi au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boltanski, Ariane ; Mercier, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salut par les armes. Noblesse et défense de l'orthodoxie (XIIIe XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pur - Presses Universitaires De Rennes, pp.239-250, 2011, 978-2-7535-1215-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre mito, equívoco y saber: los jesuitas italianos y las misiones extraeuropeas en el siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Maldavsky, Aliocha ; De Castelnau L'Estoile,Charlotte; Copete,Marie-Lucie; Zupanov,Ines </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maldavsky, Aliocha ; De Castelnau L'Estoile, Charlotte; Zupanov, Ines; Copete, Marie-Lucie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Casa De Velazquez, pp.1-19, 2011, 978-84-96820-52-4. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.7792⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Casa De Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-57, 2011, 978-84-96820-52-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402506v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer les vocations missionnaires. Les Indipetae et l'organisation des expéditions de missionnaires aux Indes Occidentales au début du XVIIe siècle</w:t>
               </w:r>
@@ -3756,186 +3756,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter l'Europe pour l'Amérique ? Mode d'emploi d'une quête missionnaire au début du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">The Problematic Acquisition of Indigenous Languages: Practices and Contentions in Missionary Specialization in the Jesuit Province of Peru (1568-1640)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buchet, Christian ; Verge-Franceschi, Michel. </w:t>
+              <w:t xml:space="preserve">O'Malley, John W. ; Bailey, Gauvin Alexander ; Harris, Steven J; Kennedy, T. Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Mer, la France et l'Amérique Latine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-166, 2006, 000-2-84050-420-0</w:t>
+              <w:t xml:space="preserve">The Jesuits II: Culture, Sciences, and the Arts (1540-1773)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Of Toronto Press, pp.602-615, 2006, 0-8020-3861-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402509v1</w:t>
+                <w:t xml:space="preserve">hal-01402508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problematic Acquisition of Indigenous Languages: Practices and Contentions in Missionary Specialization in the Jesuit Province of Peru (1568-1640)</w:t>
+                <w:t xml:space="preserve">Quitter l'Europe pour l'Amérique ? Mode d'emploi d'une quête missionnaire au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">O'Malley, John W. ; Bailey, Gauvin Alexander ; Harris, Steven J; Kennedy, T. Frank. </w:t>
+              <w:t xml:space="preserve">Buchet, Christian ; Verge-Franceschi, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Jesuits II: Culture, Sciences, and the Arts (1540-1773)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Of Toronto Press, pp.602-615, 2006, 0-8020-3861-1</w:t>
+              <w:t xml:space="preserve">La Mer, la France et l'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Paris Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-166, 2006, 000-2-84050-420-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402508v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le général et le décamètre. Frontières de province et limes missionnaire dans la Compagnie de Jésus au Pérou au début du XVIIe siècle</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l'Europe et l'Amérique: la circulation des élites missionnaires au tournant du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bresc, Henri; D'Almeida, Fabrice; Sallmann,Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des élites européennes. Entre histoire des idées et histoire sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Seli Arslan, pp.123-136, 2002, 2-84276-073-5</w:t>
@@ -4284,77 +4284,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and Conversion in Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse De Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Marcocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maldavsky, Aliocha and de Boer, Wietse and Marcocci, Giuseppe and Pavan, Ilaria. Brill, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4428,356 +4428,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Županov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402814v1</w:t>
+                <w:t xml:space="preserve">halshs-02047536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missions d’évangélisation et Circulation des Savoirs XVIe-XVIIIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t>
+                <w:t xml:space="preserve">Circulation des savoirs et missions d'évangélisation (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines G. Zupanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. de Castelnau U. de Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa Velasquez/EHESS, pp.501, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02047536v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des savoirs et missions d'évangélisation (XVIe-XVIIIe siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines G. Zupanov</w:t>
+                <w:t xml:space="preserve">Missions d'évangélisation et circulation des savoirs XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Castelnau L'Estoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Zupanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa De Velazquez, 2011, 978-84-96820-52-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.7772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. de Castelnau U. de Nanterre</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00703520v1</w:t>
+                <w:t xml:space="preserve">hal-01402814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4973,51 +4973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="317BCB9D"/>
+    <w:nsid w:val="1F9C3016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5204,51 +5204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliocha-maldavsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086702084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2019_75_2_1125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2019.08.06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward E. Andrews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kupiec Cayton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gardina Pestana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Spencer Fogleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-02901015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Estenssoro Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2000.1226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51238/oaJY41a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zuloaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839470121-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Colombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcocci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse De Boer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pavan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004280632_013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/accueil/librairie-en-ligne/livre/missions-devangelisation-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau L'Estoile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zupanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7792" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/missions_religieuses_modernes._'notre_lieu_est_le_monde'_43e2dc8d-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/histoire-maritime/la-mer-la-france-et-lamerique-latine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7772" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de Castelnau U. de Nanterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aliocha-maldavsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086702084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05136760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2019_75_2_1125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02327438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2019.08.06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward E. Andrews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kupiec Cayton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gardina Pestana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Spencer Fogleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-02901015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Estenssoro Fuchs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2000.1226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51238/oaJY41a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zuloaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839470121-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Colombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse De Boer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004280632_013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wilde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau L'Estoile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zupanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/accueil/librairie-en-ligne/livre/missions-devangelisation-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/missions_religieuses_modernes._'notre_lieu_est_le_monde'_43e2dc8d-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/histoire-maritime/la-mer-la-france-et-lamerique-latine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de Castelnau U. de Nanterre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>