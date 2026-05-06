--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -419,347 +419,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of integration in the elderly care sector: a qualitative analysis of national policies and local initiatives in France and Sweden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+                <w:t xml:space="preserve">Long-term care and migrant care work: addressing workforce shortages while raising questions for European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Sowa-Kofta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurohealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp. 15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441411v1</w:t>
+                <w:t xml:space="preserve">hal-02611420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term care and migrant care work: addressing workforce shortages while raising questions for European countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Lamura</w:t>
+                <w:t xml:space="preserve">The turn to optional familialism through the market Long-term care, cash-for-care, and caregiving policies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara da Roit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Policy and Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.579-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/spol.12505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611420v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turn to optional familialism through the market Long-term care, cash-for-care, and caregiving policies in Europe</w:t>
+                <w:t xml:space="preserve">The development of integration in the elderly care sector: a qualitative analysis of national policies and local initiatives in France and Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara da Roit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Policy and Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (4), pp.579-595. </w:t>
+              <w:t xml:space="preserve">Ageing and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (5), pp.1022-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/spol.12505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0144686X17001350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178271v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles solutions pour l’intégration des systèmes de Long Term Care au niveau européen ? Le projet POLIA INLOVE - une comparaison France, Suède, Royaume-Uni</w:t>
               </w:r>
@@ -1532,217 +1532,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur les approches du social care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Martin</w:t>
+                <w:t xml:space="preserve">Care management activities and integration policies in France: the weight of pre-existing dynamics and local negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EHESS « Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERMES3 - Centre de recherche médecine, science, santé et société, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Transforming Care Conference "Changing priorities: The making of care policy and practices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Professor Tine Rostgaard, VIVE – Danish Center for Social Science Research, DK Professor Costanzo Ranci, Social Policy Lab, Polytechnic of Milan, IT, Jun 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914159v1</w:t>
+                <w:t xml:space="preserve">hal-02180924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care management activities and integration policies in France: the weight of pre-existing dynamics and local negotiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retours sur les approches du social care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Transforming Care Conference "Changing priorities: The making of care policy and practices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Professor Tine Rostgaard, VIVE – Danish Center for Social Science Research, DK Professor Costanzo Ranci, Social Policy Lab, Polytechnic of Milan, IT, Jun 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire EHESS « Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERMES3 - Centre de recherche médecine, science, santé et société, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180924v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing evidence on the personalisation of care in Europe</w:t>
               </w:r>
@@ -1847,441 +1847,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Migrant Care Work across Europe – Evidence from Selected European Countries</w:t>
+                <w:t xml:space="preserve">Recent Developments in Care Coordination Policies in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sowa-Kofta</w:t>
+                <w:t xml:space="preserve">S. Golinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lamura</w:t>
+                <w:t xml:space="preserve">H. Rothgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILPN conference / 5th International Conference on Evidence-based Policy in Long-term Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Long-term care Policy Network (ILPN) i, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896105v1</w:t>
+                <w:t xml:space="preserve">hal-02896075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Care Coordination Policies in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in Migrant Care Work across Europe – Evidence from Selected European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sowa-Kofta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frisina-Doetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Golinowska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Marczak</w:t>
+                <w:t xml:space="preserve">S. Ilinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rothgang</w:t>
+                <w:t xml:space="preserve">G. Lamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILPN conference / 5th International Conference on Evidence-based Policy in Long-term Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Long-term care Policy Network (ILPN) i, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896075v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences d’intégration du système d’aide et de soins à destination des personnes âgées en perte d’autonomie : une comparaison France/Suède</w:t>
+                <w:t xml:space="preserve">Les ressorts d’un processus local d’« intégration » – Compositions et recompositions institutionnelles et professionnelles dans le secteur de la prise en charge des personnes âgées en perte d’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi en concours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT7 « Vieillesses, vieillissement, parcours de vie» - Réseau de l'Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914688v1</w:t>
+                <w:t xml:space="preserve">hal-02900548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts d’un processus local d’« intégration » – Compositions et recompositions institutionnelles et professionnelles dans le secteur de la prise en charge des personnes âgées en perte d’autonomie</w:t>
+                <w:t xml:space="preserve">Les expériences d’intégration du système d’aide et de soins à destination des personnes âgées en perte d’autonomie : une comparaison France/Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT7 « Vieillesses, vieillissement, parcours de vie» - Réseau de l'Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Mardi en concours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900548v1</w:t>
+                <w:t xml:space="preserve">hal-02914688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences du répit des aidants de personnes atteintes de la maladie d’Alzheimer : étude qualitative accueil de jour/plateforme de répit</w:t>
               </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4068,422 +4068,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy summary: FRANCE. PTA (Territorial support platforms for coordination)</w:t>
+                <w:t xml:space="preserve">Quality and cost-effectiveness in long-term care and dependency prevention - Country report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 3p</w:t>
+              <w:t xml:space="preserve">[Research Report] CEQUA LTC Network; London School of Economics and Policital Science (LSE); European commission. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612902v1</w:t>
+                <w:t xml:space="preserve">hal-02138088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and cost-effectiveness in long-term care and dependency prevention - Country report</w:t>
+                <w:t xml:space="preserve">Policy summary: FRANCE. MAIA - Method for integrated care in the sector of autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CEQUA LTC Network; London School of Economics and Policital Science (LSE); European commission. 2017</w:t>
+              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138088v1</w:t>
+                <w:t xml:space="preserve">hal-02612930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy summary: FRANCE. MAIA - Method for integrated care in the sector of autonomy</w:t>
+                <w:t xml:space="preserve">Policy summary: FRANCE. PAERPA - Elderly people at risk of loss of autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 5p</w:t>
+              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612930v1</w:t>
+                <w:t xml:space="preserve">hal-02612857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy summary: FRANCE. PAERPA - Elderly people at risk of loss of autonomy</w:t>
+                <w:t xml:space="preserve">Policy summary: FRANCE. Respite and support platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 6p</w:t>
+              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612857v1</w:t>
+                <w:t xml:space="preserve">hal-02612922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy summary: FRANCE. Respite and support platforms</w:t>
+                <w:t xml:space="preserve">Policy summary: FRANCE. PTA (Territorial support platforms for coordination)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 4p</w:t>
+              <w:t xml:space="preserve">[Technical Report] CEQUA LTC Network. 2017, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612922v1</w:t>
+                <w:t xml:space="preserve">hal-02612902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels répits pour les proches de personnes âgées atteintes de la maladie d'Alzheimer ? Comparaison de deux dispositifs (accueil de jour et plateforme de répit)</w:t>
               </w:r>
@@ -4673,51 +4673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9AE0AD1"/>
+    <w:nsid w:val="999FAD93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4904,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alis-sopadzhiyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9008-5209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169086984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03541407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Frisina Doetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbabella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Guillen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Marczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X17001350" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sowa-Kofta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara da Roit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.12505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.2781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030264ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.069.0077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ridel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02180924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbabella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sowa-Kofta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frisina-Doetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilinca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golinowska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothgang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02781544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315612805-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315612805-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meslet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02180946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02138088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alis-sopadzhiyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9008-5209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169086984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03541407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Frisina Doetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbabella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Guillen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Marczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sowa-Kofta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara da Roit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.12505" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X17001350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.2781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030264ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.069.0077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ridel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02180924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbabella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golinowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothgang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sowa-Kofta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frisina-Doetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilinca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02781544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315612805-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315612805-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meslet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02180946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02138088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>