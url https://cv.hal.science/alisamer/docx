--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -66,2244 +66,4112 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing heat transfer in concentric-tube heat exchangers: A CFD study on multi-tube configurations and design criteria</w:t>
+                <w:t xml:space="preserve">Solar multi-vector energy systems (2019–2024): Technical performance, economic viability, and environmental benefits across climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Faraj</w:t>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67, pp.104193. </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.110909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2025.104193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.110909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328655v1</w:t>
+                <w:t xml:space="preserve">hal-05583398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geothermal energy in enhancing all-air HVAC system performance - Case study, thermal analysis and economic insights</w:t>
+                <w:t xml:space="preserve">Hybrid solar–exhaust heat recovery heat pump system: A combined experimental and numerical study for high-efficiency sustainable heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Darwiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalal Faraj</w:t>
+                <w:t xml:space="preserve">Rabih Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rani Taher</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, pp.100125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uncres.2024.100125⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 11, pp.100348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uncres.2026.100348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815708v1</w:t>
+                <w:t xml:space="preserve">hal-05583313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-accuracy CFD-based correlation for single-phase turbulent flow in axial multi-tube heat exchangers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy, economic, and environmental assessment of hybrid water-cooled photovoltaic systems with nanofluids and thermoelectric generators - Comparative and parametric analysis in contrasting climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tareq Salameh</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107219⟩</w:t>
+              <w:t xml:space="preserve">Unconventional Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.100387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uncres.2026.100387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328578v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric enviro-economic analysis of cooling photovoltaic panels with phase change materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comprehensive 4E assessment of diesel exhaust waste heat recovery for domestic water preheating using a concentric-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassol Hamed Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alshukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ali Kadhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijft.2025.101151⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.101731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043867v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance pyramid solar still with hemispherical fins and parabolic collector: A numerical investigation for sustainable water desalination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">3E parametric analysis of hybrid phase change material cooling techniques for enhanced photovoltaic panel efficiency – a power plant case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassol Hamed Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 284, pp.129133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2025.109621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05324840v1</w:t>
+                <w:t xml:space="preserve">hal-05583346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forest Regressor-driven prediction of solar still performance: A fast and accurate alternative to CFD simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the robustness of adjoint shape optimization method when applied to the optimal design of vortex generators: The impact of the Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia Houalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongrui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107273⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 175, pp.111102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.111102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324851v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photovoltaic panel efficiency through Water-Cooling: A parametric comparative evaluation of energetic, economic, and environmental benefits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhancing heat transfer in concentric-tube heat exchangers: A CFD study on multi-tube configurations and design criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Khaled Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hage-Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.104193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2025.104193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uncres.2025.100208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05152611v1</w:t>
+                <w:t xml:space="preserve">hal-05328655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Photovoltaic Performance through Water-Based Cooling: A Comprehensive Review of Passive and Active Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric enviro-economic analysis of cooling photovoltaic panels with phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.128943⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.101151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijft.2025.101151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398595v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correlation for U-value for laminar and turbulent flows in concentric tube heat exchangers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">High-performance pyramid solar still with hemispherical fins and parabolic collector: A numerical investigation for sustainable water desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angham Fadil Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alshukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100797⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.109621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2025.109621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883464v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat recovery from hot water drainage: CFD simulation, energy efficiency and exergoeconomic analysis of concentric tube heat exchangers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using geothermal energy in enhancing all-air HVAC system performance - Case study, thermal analysis and economic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111034⟩</w:t>
+              <w:t xml:space="preserve">Unconventional Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.100125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uncres.2024.100125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817111v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermal energy concept applied to All-Air HVAC system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A high-accuracy CFD-based correlation for single-phase turbulent flow in axial multi-tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Akl</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2754/1/012002⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639010v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphing optimization of flow and heat transfer in concentric tube heat exchangers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Random forest Regressor-driven prediction of solar still performance: A fast and accurate alternative to CFD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angham Fadil Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alshukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0159144⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746740v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing thermal performance through vortex generators morphing</w:t>
+                <w:t xml:space="preserve">Parametric energy, economic and environmental analysis of cooling photovoltaic panels with hybrid phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25516-4⟩</w:t>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.684-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MEQ-04-2025-0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282889v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoeconomic and environmental impacts of vortex generator-equipped multi-drain heat recovery systems under various renewable sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parametric thermodynamic and exergo-environmental analysis of a concentric-tube heat exchanger for exhaust-gas heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ali Kadhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.100431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100431⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27, pp.101155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282933v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of endotracheal intubation on oxygen delivery, trachea pressure and wall deformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing solar panel tilt angles for enhanced energy Production: Case studies in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Menu</w:t>
+                <w:t xml:space="preserve">Hassan Moussa Nahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107325⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.106720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2025.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746751v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating/Cooling Fresh Air Using Hot/Cold Exhaust Air of Heating, Ventilating, and Air Conditioning Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive review of solar energy systems: Technical, economic, and environmental perspectives for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rabih Murr</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15051877⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.109095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2025.109095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694565v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prediction of overall heat transfer coefficient in concentric tube heat exchangers using artificial neural networks: A comparative study with empirical correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alshukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.108723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2025.108723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating HVAC condenser airflow and exhaust gas heat for enhanced thermoelectric power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassol Hamed Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alshukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.105534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting thermoelectric power generation with black body coatings and oil thermal storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unconventional Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uncres.2025.100237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing photovoltaic panel efficiency through Water-Cooling: A parametric comparative evaluation of energetic, economic, and environmental benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unconventional Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uncres.2025.100208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05152611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Photovoltaic Performance through Water-Based Cooling: A Comprehensive Review of Passive and Active Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.128943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.128943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer, exergy, and cost: A sustainable analysis of concentric tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.105833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2025.105833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A correlation for U-value for laminar and turbulent flows in concentric tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.100797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat recovery from hot water drainage: CFD simulation, energy efficiency and exergoeconomic analysis of concentric tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.111034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geothermal energy concept applied to All-Air HVAC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rabih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Keniar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2754 (1), pp.012002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2754/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphing optimization of flow and heat transfer in concentric tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Drikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0159144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing thermal performance through vortex generators morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingbiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Drikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25516-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoeconomic and environmental impacts of vortex generator-equipped multi-drain heat recovery systems under various renewable sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Aridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.100431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of endotracheal intubation on oxygen delivery, trachea pressure and wall deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.107325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heating/Cooling Fresh Air Using Hot/Cold Exhaust Air of Heating, Ventilating, and Air Conditioning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15051877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards self-sustained oscillations of multiple flexible vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.025507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1873-7005/aaeced⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2313,177 +4181,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diesel Exhaust Waste Heat Recovery for Domestic Hot Water: A Parametric and Economic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohsin Alsayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alshukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Casablanca, Morocco. pp.012033, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/3028/1/012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2630,51 +4498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Khaled Chaaban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hage-Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2025.104193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Murr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2024.100125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salameh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Fadil Abed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsin Alsayah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshukri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.109621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107273" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Raad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2025.100208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.128943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rabih" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Keniar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2754/1/012002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drikakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbiao Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25516-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Aridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100431" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03694565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jaber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15051877" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3028/1/012033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.110909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Murr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2026.100348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Raad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2026.100387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassol Hamed Rasheed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsin Alsayah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshukri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ali Kadhim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Houalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongrui Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.111102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Khaled Chaaban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hage-Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2025.104193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Fadil Abed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.109621" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2024.100125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salameh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2025-0228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moussa Nahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2025.106720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Saudemont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.109095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.108723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nohra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105534" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2025.100237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2025.100208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.128943" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2025.105833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100797" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rabih" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Keniar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2754/1/012002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drikakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbiao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25516-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Aridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107325" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03694565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jaber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15051877" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3028/1/012033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>