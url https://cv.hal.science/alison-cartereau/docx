--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -112,51 +112,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cáinà Nìng</w:t>
+                <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.2867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-026-68654-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -468,278 +468,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairments in learning and memory performances associated with nicotinic receptor expression in the honeybee Apis mellifera after exposure to a sublethal dose of sulfoxaflor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calmidazolium induces a decrease in nicotine-induced currents and intracellular calcium levels after pulse application of nicotine onto insect neurosecretory cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Houchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pineau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.104385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2022.104385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776001v1</w:t>
+                <w:t xml:space="preserve">hal-03776025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calmidazolium induces a decrease in nicotine-induced currents and intracellular calcium levels after pulse application of nicotine onto insect neurosecretory cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impairments in learning and memory performances associated with nicotinic receptor expression in the honeybee Apis mellifera after exposure to a sublethal dose of sulfoxaflor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Houchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alison Cartereau</w:t>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139, pp.104385. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0272514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2022.104385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776025v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t>
               </w:r>
@@ -970,429 +970,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Expression of Cockroach α7 Nicotinic Acetylcholine Receptor Subunit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview on the Effect of Neonicotinoid Insecticides on Mammalian Cholinergic Functions through the Activation of Neuronal Nicotinic Acetylcholine Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Houchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Mauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00418⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (9), pp.3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17093222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329825v1</w:t>
+                <w:t xml:space="preserve">hal-03329828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of a quinuclidine benzamide complexed with borane, the LMA10233, in combination with seven pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and Expression of Cockroach α7 Nicotinic Acetylcholine Receptor Subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Balaji Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168, pp.104633. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2020.104633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027878v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview on the Effect of Neonicotinoid Insecticides on Mammalian Cholinergic Functions through the Activation of Neuronal Nicotinic Acetylcholine Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergic effect of a quinuclidine benzamide complexed with borane, the LMA10233, in combination with seven pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Houchat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (9), pp.3222. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.104633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17093222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2020.104633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329828v1</w:t>
+                <w:t xml:space="preserve">hal-03027878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t>
               </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Moambi Dissanamossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Landagaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Thany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 151, pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1940,64 +1940,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Houchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 256</w:t>
@@ -2039,85 +2039,85 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonicotinoid insecticides differently modulate acetycholine-induced currents on mammalian α7 nicotinic acetylcholine receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve H. Thany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Early view (11), pp.Online first. </w:t>
+              <w:t xml:space="preserve">, 2017, 175 (11), pp.1987-1998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.14018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2709,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;in&#224; N&#236;ng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15010054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.102079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Houchat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2018.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02102664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15010054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.102079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Houchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272514" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2018.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02102664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>