--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1135,51 +1135,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
+                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
@@ -1219,75 +1219,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166657v1</w:t>
+                <w:t xml:space="preserve">hal-02166667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
+                <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
@@ -1327,51 +1327,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166667v1</w:t>
+                <w:t xml:space="preserve">hal-02166657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting processes of mixed bioclastic-siliciclastic sediments</w:t>
               </w:r>
@@ -2574,51 +2574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02072412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02072412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>