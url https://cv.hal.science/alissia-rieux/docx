--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -885,277 +885,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celestin Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588251v1</w:t>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestin Desgué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+                <w:t xml:space="preserve">hal-03588251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
               </w:r>
@@ -2574,51 +2574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02072412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02072412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>