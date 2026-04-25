--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -333,1655 +333,1655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional ambassadors or state agents? Representing Welsh interests in the British Parliament and Cabinet</w:t>
+                <w:t xml:space="preserve">Impact of occupational sedentary behavior on mental health: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Peinado García</w:t>
+                <w:t xml:space="preserve">Hijrah Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Martínez Cousinou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Peripheral elites and central political institutions, 13 (5), pp.597-617. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21622671.2024.2377634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694302v1</w:t>
+                <w:t xml:space="preserve">halshs-05222467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of occupational sedentary behavior on mental health: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Managing the COVID-19 Pandemic in Varied Frameworks of Trust, Transparency, and Governance Capacity. Evidence from China, the</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijrah Nasir</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328678⟩</w:t>
+              <w:t xml:space="preserve">Asia Europe Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05222467v1</w:t>
+                <w:t xml:space="preserve">halshs-04994354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voices of the City : Understanding Hong Kong Residents' Views on Smart City Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (10), pp.406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/urbansci9100406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05292836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the COVID-19 pandemic in varied frameworks of trust, transparency, and governance capacity: evidence from China, the UK, Hong Kong, and Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Europe Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.81-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the COVID-19 Pandemic in Varied Frameworks of Trust, Transparency, and Governance Capacity. Evidence from China, the</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Regional ambassadors or state agents? Representing Welsh interests in the British Parliament and Cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Peinado García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco José Jiménez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Martínez Cousinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Europe Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Peripheral elites and central political institutions, 13 (5), pp.597-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2024.2377634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04994354v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technology-based dance intervention for enhancing wellness: a systematic scoping review and meta-synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">International Perception and Local Pride in Smart City Development: The Case of Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102462⟩</w:t>
+              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Published online by Cambridge University Press: 11 January 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/trn.2023.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04716066v1</w:t>
+                <w:t xml:space="preserve">halshs-04468577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Perception and Local Pride in Smart City Development: The Case of Hong Kong</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Federated State and International Relations: Quebec in Comparative Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Payette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/trn.2023.14⟩</w:t>
+              <w:t xml:space="preserve">Journal of international politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.01-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22259/2642-8245.0501001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04468577v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04716661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ties That Bind: Protection and Projection in France’s Indian Ocean Islands of Mayotte and Réunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The trust-transparency matrix as a comparative tool : developing a research framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2023.2294794⟩</w:t>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2392141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04468559v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trust-transparency matrix as a comparative tool : developing a research framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Ties That Bind: Protection and Projection in France’s Indian Ocean Islands of Mayotte and Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominic Heinz</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Politics and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2392141⟩</w:t>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.1971-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2023.2294794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694028v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04468559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Federated State and International Relations: Quebec in Comparative Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of technology-based dance intervention for enhancing wellness: a systematic scoping review and meta-synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Awan-Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Payette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of international politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.01-12. </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (Sept. 2024), pp.102462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22259/2642-8245.0501001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04716661v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04716066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing independence referendums: why do some States accept them while others do not?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Measuring Progress of Smart Cities : Indexing the Smart City Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2022.2082960⟩</w:t>
+              <w:t xml:space="preserve">Urban governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ugj.2022.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714405v1</w:t>
+                <w:t xml:space="preserve">halshs-04468225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Progress of Smart Cities : Indexing the Smart City Indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: Hong Kong in Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ugj.2022.11.004⟩</w:t>
+              <w:t xml:space="preserve">Cogent Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311886.2023.2231624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04468225v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04185699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: Hong Kong in Focus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Securitizing COVID-19 in an Environment of Low Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Calvin Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311886.2023.2231624⟩</w:t>
+              <w:t xml:space="preserve">Asian Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advance Article, 2023-11-07, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/as.2023.2081515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04185699v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04339683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securitizing COVID-19 in an Environment of Low Political Trust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Bretons in French Politics : Regional Mobilization within and beyond the Central State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/as.2023.2081515⟩</w:t>
+              <w:t xml:space="preserve">Nationalities Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.1074-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nps.2021.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04339683v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bretons in French Politics : Regional Mobilization within and beyond the Central State</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparing independence referendums: why do some States accept them while others do not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sánchez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sánchez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nationalities Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (5), pp.1074-1089. </w:t>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.1868-1891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/nps.2021.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2022.2082960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03446584v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03714405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Trust and Transparency in Managing the COVID-19 Pandemic. Evidence from Sixteen EU Member States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Published online: 21 Mar 2023, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,77 +2015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ Review article ] - The Physiological and Psychological Benefits of Dance and its Effects on Children and Adolescents: a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,90 +2153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of research on independence referendums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sánchez Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sánchez Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Political Science Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (4), pp.540-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2270,51 +2270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust and the Smart City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2355,291 +2355,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04716867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variety of decentralization indexes: a review of the literature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards a territorial political capacity approach for studying European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paul Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional and Federal Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (2), pp.185-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13597566.2019.1566126⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13597566.2018.1548440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055944v1</w:t>
+                <w:t xml:space="preserve">halshs-04721957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a territorial political capacity approach for studying European regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The variety of decentralization indexes: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional and Federal Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (2), pp.261-284. </w:t>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.185-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13597566.2018.1548440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13597566.2019.1566126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04721957v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry on territorial governance in Brittany and Wales: reanalysis of qualitative data by using CAQDAS in a comparative setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rioufreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2686,51 +2686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on trust and COVID-19: do politics, medicine and the environment need each other?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,90 +2790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political trust in France’s multi-level government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trust Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.45-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard britannique sur la Ve République : à propos de la &amp;quot;clef de voûte&amp;quot; du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (1085-1086), pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,51 +2976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowning Jupiter : the 2017 French electoral series in perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parliamentary Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (3), pp.501-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3048,252 +3048,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the social-democratic dilemma ? Andalusia under pressure (2011–15)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Why is the Spanish Upper Chamber so difficult to reform ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Iberian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/ijis.30.1.21_1⟩</w:t>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.530-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546967v1</w:t>
+                <w:t xml:space="preserve">halshs-01491629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the Spanish Upper Chamber so difficult to reform ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Resolving the social-democratic dilemma ? Andalusia under pressure (2011–15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.530-547. </w:t>
+              <w:t xml:space="preserve">International Journal of Iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.21-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pa/gsw035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/ijis.30.1.21_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01491629v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : &amp;quot;A Divided Republic: Nation, State and Citizenship in Contemporary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p. ix-xii et 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3331,51 +3331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage : &amp;quot;Politiques de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 67, no 1, p. 177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3404,64 +3404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme régionale et gouvernance multiniveaux : la défiance des français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,64 +3486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The survival of Spanish provincial governments in a quasi-federal polity : reframing the debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (3), pp.226-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel scénario de sortie pour le Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fellows (Réseau français des instituts d’études avancées)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régions belges face à la crise économique : une recentralisation à distance pour la Wallonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian De Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3832,77 +3832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale espagnole à l’épreuve de la crise économique : vers la recentralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.103-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3936,64 +3936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Breton model between convergence and capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4027,103 +4027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">States of convergence in territorial governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publius: The Journal of Federalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (2), pp.297-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4157,64 +4157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of European integration on centre/periphery relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.160-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les réformes et les regroupements administratifs en Europe ? Questions de recherche et défis empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Eymeri-Douzans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4362,51 +4362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,77 +4468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.628, 2020, Références, 978-2-7246-2600-1</w:t>
             </w:r>
           </w:p>
@@ -4582,51 +4582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Macron and the remaking of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manchester University Press, pp.131, 2019, Pocket Politics, 978-1-5261-4049-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French politics and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge (3e éd.), pp.324, 2017, 978-1-138-94141-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315673707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4803,51 +4803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
@@ -4887,64 +4887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devolution and governance : Wales between capacity and constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave, pp.174, 2015, 9781137436733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4962,51 +4962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French Politics 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,77 +5050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Science Po, 584 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French Politics 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,51 +5226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French politics 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,64 +5346,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernements et gouvernances territoriales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Simoulin, Vincent; Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : processus, reconfigurations, contestations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5439,329 +5439,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: the Case of Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
+                <w:t xml:space="preserve">Calvin Lai-Ming Tsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructing narratives for city governance: transnational perspectives on urban narration</w:t>
+              <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-16, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.101-123, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04721984v1</w:t>
+                <w:t xml:space="preserve">halshs-03901236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: the Case of Hong Kong</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tran</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
+              <w:t xml:space="preserve">Constructing narratives for city governance: transnational perspectives on urban narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.101-123, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.1-16, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03901236v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04721984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratic Decline ? Civil Society and Trust in Government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaney, Paul; Rees Jones, Ian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society in an Age of Uncertainty : Institutions, Governance and Exitential Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policy Press, pp.133-162, 2022</w:t>
@@ -5784,225 +5784,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03901235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance multiniveau des faibles capacités étatiques:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Territorial Governance in France: between Recentralisation and Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sadouni, Samadia; Gazibo, Mamoudou. </w:t>
+              <w:t xml:space="preserve">Drake, Helen; Cole, Alistair; Meunier, Sophie; Tiberj, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations et gouvernance en Afrique et ailleurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, pp.127-142, 2020, 9781352007756</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021110v1</w:t>
+                <w:t xml:space="preserve">halshs-04724257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Governance in France: between Recentralisation and Differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La gouvernance multiniveau des faibles capacités étatiques:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drake, Helen; Cole, Alistair; Meunier, Sophie; Tiberj, Vincent. </w:t>
+              <w:t xml:space="preserve">Sadouni, Samadia; Gazibo, Mamoudou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations et gouvernance en Afrique et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.81-98, 2020, Sociétés africaines en mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18b5cwr.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04724257v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6066,51 +6066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the French presidency survive? Political Leadership in crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drake, Helen; Cole, Alistair; Meunier, Sophie; Tiberj, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, pp.19-36, 2020, 9781352007756</w:t>
@@ -6139,51 +6139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation and Resistance in French Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,64 +6251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des espaces régionaux en France : l’État contre les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kernalegenn, Tudi; Pasquier, Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans de démocratie régionale : des régions pour quoi faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.85-104, 2018</w:t>
@@ -6337,51 +6337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensions territoriales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bousta, Rhita; Dantonel-Cor, Nadine ; Kada, Nicolas ; Millet, François-Xavier ; Perroud, Thomas ; Vidal, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du professeur Gérard Marcou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRJS Éditions, pp.105-116, 2017</w:t>
@@ -6410,51 +6410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution (Royaume Uni) – Approche politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada, Nicolas ; Pasquier, Romain ; Courtecuisse, Claire; Aubelle, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.428-432, 2017</w:t>
@@ -6483,51 +6483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 mai 1981 : la victoire de François Mitterrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanneney, Jean-Noël; Guérout, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire de France vue d'ailleurs: du siège d'Alésia à l'élection de François Mitterrand, 50 événements racontés par des historiens étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Arènes, pp.584-591, 2016</w:t>
@@ -6556,51 +6556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration locale et les élections locales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupement de recherches sur l'administration locale en Europe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections locales françaises 2014-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Moniteur, pp.235-246, 2016</w:t>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régionalisme au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Némery, Jean-Claude </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle organisation pour les grandes régions en France et en Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.351-362, 2015, 978-2-343-07576-1</w:t>
@@ -6702,51 +6702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sarkozy To Hollande: The New Normal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6788,51 +6788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chirac to Sarkozy: a New France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6906,64 +6906,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauritius between India, China and the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7007,77 +7007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashmi Supriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7108,77 +7108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Editorial] - Introduction to the Special Issue ‘Transnational and Transdisciplinary Lessons of COVID-19 from the Perspective of Risk and Management’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7218,103 +7218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale en Europe entre convergence et capacité 2012 - 2014 [data set]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21410/dshs_2016/1HI8MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7341,51 +7341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French President : changing times afoot, challenging times ahead [guest post]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,51 +7493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E4EE0C2"/>
+    <w:nsid w:val="44566149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7724,51 +7724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alistair-cole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-0523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030654580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Peinado Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mart&#237;nez Cousinou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2024.2377634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328678" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Stivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ming Tsun Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-025-00719-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Awan-Scully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Ash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2023.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2023.2294794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stafford" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Heinz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2392141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Payette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22259/2642-8245.0501001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2022.2082960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ugj.2022.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311886.2023.2231624" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/as.2023.2081515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nps.2021.50" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2023.2193733" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Gu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.925958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121211060651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.14024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2019.1566126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paul Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Visscher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2018.1548440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rioufreyt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468794120937622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.444/ucloe.000010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21515581.2018.1457534" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsx039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijis.30.1.21_1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsw035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehr/cex261" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2015.1094090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Visscher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.233.0301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaubon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2014.977816" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/publius/pjv001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.763.0423" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001.htm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315673707" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Levy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai-Ming Tsun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-13.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-164.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0164" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Supriya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15010020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15050210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/dshs_2016/1HI8MS" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alistair-cole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-0523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030654580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Stivas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-025-00719-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ming Tsun Lai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Peinado Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mart&#237;nez Cousinou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2024.2377634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2023.14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Payette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22259/2642-8245.0501001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stafford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Heinz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2392141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2023.2294794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Awan-Scully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Ash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102462" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ugj.2022.11.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311886.2023.2231624" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/as.2023.2081515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nps.2021.50" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2022.2082960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2023.2193733" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Gu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.925958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121211060651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.14024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paul Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Visscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2018.1548440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2019.1566126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rioufreyt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468794120937622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.444/ucloe.000010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21515581.2018.1457534" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsx039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsw035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijis.30.1.21_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehr/cex261" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2015.1094090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Visscher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.233.0301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaubon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2014.977816" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/publius/pjv001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.763.0423" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001.htm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315673707" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Levy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai-Ming Tsun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-13.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-164.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0164" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Supriya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15010020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15050210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/dshs_2016/1HI8MS" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>