--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">030654580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=-zyZfbcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,4154 +212,4154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Visual Analogue Scales to Assess Occupational Stress Compared to the Karasek Questionnaire: A Cross Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Charkhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Zak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (2), pp.e0340209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0340209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of occupational sedentary behavior on mental health: a systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional ambassadors or state agents? Representing Welsh interests in the British Parliament and Cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Alejandro Peinado García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco José Jiménez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Martínez Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328678⟩</w:t>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Peripheral elites and central political institutions, 13 (5), pp.597-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2024.2377634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05222467v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the COVID-19 Pandemic in Varied Frameworks of Trust, Transparency, and Governance Capacity. Evidence from China, the</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Voices of the City : Understanding Hong Kong Residents' Views on Smart City Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alistair Cole</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Europe Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci9100406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04994354v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05292836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voices of the City : Understanding Hong Kong Residents' Views on Smart City Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing the COVID-19 pandemic in varied frameworks of trust, transparency, and governance capacity: evidence from China, the UK, Hong Kong, and Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Europe Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci9100406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05292836v1</w:t>
+                <w:t xml:space="preserve">halshs-04994147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the COVID-19 pandemic in varied frameworks of trust, transparency, and governance capacity: evidence from China, the UK, Hong Kong, and Taiwan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+                <w:t xml:space="preserve">Impact of occupational sedentary behavior on mental health: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijrah Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Europe Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04994147v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05222467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional ambassadors or state agents? Representing Welsh interests in the British Parliament and Cabinet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+                <w:t xml:space="preserve">Managing the COVID-19 Pandemic in Varied Frameworks of Trust, Transparency, and Governance Capacity. Evidence from China, the</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gloria Martínez Cousinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622671.2024.2377634⟩</w:t>
+              <w:t xml:space="preserve">Asia Europe Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10308-025-00719-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694302v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Perception and Local Pride in Smart City Development: The Case of Hong Kong</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
+                <w:t xml:space="preserve">The role of technology-based dance intervention for enhancing wellness: a systematic scoping review and meta-synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Awan-Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (Sept. 2024), pp.102462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/trn.2023.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04468577v1</w:t>
+                <w:t xml:space="preserve">halshs-04716066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Federated State and International Relations: Quebec in Comparative Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ties That Bind: Protection and Projection in France’s Indian Ocean Islands of Mayotte and Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of international politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22259/2642-8245.0501001⟩</w:t>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.1971-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2023.2294794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04716661v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04468559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trust-transparency matrix as a comparative tool : developing a research framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Perception and Local Pride in Smart City Development: The Case of Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Politics and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2392141⟩</w:t>
+              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Published online by Cambridge University Press: 11 January 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/trn.2023.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694028v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04468577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ties That Bind: Protection and Projection in France’s Indian Ocean Islands of Mayotte and Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Federated State and International Relations: Quebec in Comparative Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Payette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2023.2294794⟩</w:t>
+              <w:t xml:space="preserve">Journal of international politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.01-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22259/2642-8245.0501001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04468559v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04716661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technology-based dance intervention for enhancing wellness: a systematic scoping review and meta-synthesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The trust-transparency matrix as a comparative tool : developing a research framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei Zhong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102462⟩</w:t>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2392141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04716066v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Progress of Smart Cities : Indexing the Smart City Indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
+                <w:t xml:space="preserve">Comparing independence referendums: why do some States accept them while others do not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sánchez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sánchez Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban governance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.1868-1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2022.2082960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ugj.2022.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04468225v1</w:t>
+                <w:t xml:space="preserve">halshs-03714405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: Hong Kong in Focus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Progress of Smart Cities : Indexing the Smart City Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ming Tsun Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Calvin Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311886.2023.2231624⟩</w:t>
+              <w:t xml:space="preserve">Urban governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ugj.2022.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04185699v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04468225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securitizing COVID-19 in an Environment of Low Political Trust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: Hong Kong in Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alistair Cole</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/as.2023.2081515⟩</w:t>
+              <w:t xml:space="preserve">Cogent Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311886.2023.2231624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04339683v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04185699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bretons in French Politics : Regional Mobilization within and beyond the Central State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securitizing COVID-19 in an Environment of Low Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nationalities Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/nps.2021.50⟩</w:t>
+              <w:t xml:space="preserve">Asian Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advance Article, 2023-11-07, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/as.2023.2081515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03446584v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04339683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing independence referendums: why do some States accept them while others do not?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bretons in French Politics : Regional Mobilization within and beyond the Central State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2022.2082960⟩</w:t>
+              <w:t xml:space="preserve">Nationalities Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.1074-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nps.2021.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03714405v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Trust and Transparency in Managing the COVID-19 Pandemic. Evidence from Sixteen EU Member States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Stivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Published online: 21 Mar 2023, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2023.2193733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04052016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ Review article ] - The Physiological and Psychological Benefits of Dance and its Effects on Children and Adolescents: a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaodong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2022.925958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04721854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of research on independence referendums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sánchez Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sánchez Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Political Science Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (4), pp.540-556. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01925121211060651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04717044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust and the Smart City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/3 (130), pp.3-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.14024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04716867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a territorial political capacity approach for studying European regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The variety of decentralization indexes: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional and Federal Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (2), pp.261-284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13597566.2018.1548440⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.185-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13597566.2019.1566126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04721957v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variety of decentralization indexes: a review of the literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a territorial political capacity approach for studying European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paul Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional and Federal Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (2), pp.185-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13597566.2019.1566126⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13597566.2018.1548440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055944v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04721957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry on territorial governance in Brittany and Wales: reanalysis of qualitative data by using CAQDAS in a comparative setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rioufreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (4), pp.586-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1468794120937622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on trust and COVID-19: do politics, medicine and the environment need each other?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCL Open Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14324/111.444/ucloe.000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political trust in France’s multi-level government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trust Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.45-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21515581.2018.1457534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard britannique sur la Ve République : à propos de la &amp;quot;clef de voûte&amp;quot; du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (1085-1086), pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowning Jupiter : the 2017 French electoral series in perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parliamentary Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (3), pp.501-520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsx039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the Spanish Upper Chamber so difficult to reform ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Resolving the social-democratic dilemma ? Andalusia under pressure (2011–15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.530-547. </w:t>
+              <w:t xml:space="preserve">International Journal of Iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.21-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pa/gsw035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/ijis.30.1.21_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01491629v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the social-democratic dilemma ? Andalusia under pressure (2011–15)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Why is the Spanish Upper Chamber so difficult to reform ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Iberian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/ijis.30.1.21_1⟩</w:t>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.530-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546967v1</w:t>
+                <w:t xml:space="preserve">halshs-01491629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : &amp;quot;A Divided Republic: Nation, State and Citizenship in Contemporary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p. ix-xii et 301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehr/cex261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage : &amp;quot;Politiques de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 67, no 1, p. 177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme régionale et gouvernance multiniveaux : la défiance des français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The survival of Spanish provincial governments in a quasi-federal polity : reframing the debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (3), pp.226-239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01900692.2015.1094090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel scénario de sortie pour le Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Les régions belges face à la crise économique : une recentralisation à distance pour la Wallonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian De Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellows (Réseau français des instituts d’études avancées)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.301-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.233.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719360v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régions belges face à la crise économique : une recentralisation à distance pour la Wallonie ?</w:t>
+                <w:t xml:space="preserve">Quel scénario de sortie pour le Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian De Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fellows (Réseau français des instituts d’études avancées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719366v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat sur l'avenir institutionnel de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance territoriale espagnole à l’épreuve de la crise économique : vers la recentralisation ?</w:t>
+                <w:t xml:space="preserve">The Breton model between convergence and capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2014.977816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.067.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162253v1</w:t>
+                <w:t xml:space="preserve">halshs-01333259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Breton model between convergence and capacity</w:t>
+                <w:t xml:space="preserve">La gouvernance territoriale espagnole à l’épreuve de la crise économique : vers la recentralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.103-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.067.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21622671.2014.977816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333259v1</w:t>
+                <w:t xml:space="preserve">halshs-01162253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">States of convergence in territorial governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publius: The Journal of Federalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (2), pp.297-321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/publius/pjv001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01128020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of European integration on centre/periphery relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.160-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00771306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les réformes et les regroupements administratifs en Europe ? Questions de recherche et défis empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Eymeri-Douzans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des sciences administratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Restructurations de l’Etat et réforme des exécutifs en Europe, 76 (3), pp.423-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/risa.763.0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4348,981 +4369,981 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165, 2022, 978-1-80037-444-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03901501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.628, 2020, Références, 978-2-7246-2600-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MacMillan Education, pp.272, 2020, 9781352011296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Macron and the remaking of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manchester University Press, pp.131, 2019, Pocket Politics, 978-1-5261-4049-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French politics and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge (3e éd.), pp.324, 2017, 978-1-138-94141-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315673707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301, 2016, Cities series, 978-1-78471-989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devolution and governance : Wales between capacity and constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave, pp.174, 2015, 9781137436733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French Politics 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole; Sophie Meunier; Vincent Tiberj. Macmillan Publishers, pp.304, 2013, 9780230349629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Science Po, 584 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French Politics 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair Cole; Patrick Le Galès; Jonah Levy. Palgrave Macmillan, pp.302, 2008, 9780230537002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in French politics 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole; Patrick Le Galès; Jonah Levy. Palgrave Macmillan, pp.263, 2005, 9781403941800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5332,1557 +5353,1557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernements et gouvernances territoriales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Simoulin, Vincent; Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : processus, reconfigurations, contestations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ (3e éd. rev. et augm.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-154, 2025, Droit et société. Classics, 978-2-275-16260-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: the Case of Hong Kong</w:t>
+                <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tran</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
+              <w:t xml:space="preserve">Constructing narratives for city governance: transnational perspectives on urban narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.101-123, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.1-16, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03901236v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04721984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
+                <w:t xml:space="preserve">The 'Smart City' between Urban Narrative and Empty Signifier: the Case of Hong Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
+                <w:t xml:space="preserve">Calvin Lai-Ming Tsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Stivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructing narratives for city governance: transnational perspectives on urban narration</w:t>
+              <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-16, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.101-123, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04721984v1</w:t>
+                <w:t xml:space="preserve">halshs-03901236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratic Decline ? Civil Society and Trust in Government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaney, Paul; Rees Jones, Ian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society in an Age of Uncertainty : Institutions, Governance and Exitential Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policy Press, pp.133-162, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03901235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Governance in France: between Recentralisation and Differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gouvernance multiniveau des faibles capacités étatiques:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drake, Helen; Cole, Alistair; Meunier, Sophie; Tiberj, Vincent. </w:t>
+              <w:t xml:space="preserve">Sadouni, Samadia; Gazibo, Mamoudou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations et gouvernance en Afrique et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.81-98, 2020, Sociétés africaines en mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18b5cwr.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04724257v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance multiniveau des faibles capacités étatiques:</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Governance in France: between Recentralisation and Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sadouni, Samadia; Gazibo, Mamoudou. </w:t>
+              <w:t xml:space="preserve">Drake, Helen; Cole, Alistair; Meunier, Sophie; Tiberj, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations et gouvernance en Afrique et ailleurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, pp.127-142, 2020, 9781352007756</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03021110v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04724257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.164-172, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the French presidency survive? Political Leadership in crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drake, Helen; Cole, Alistair; Meunier, Sophie; Tiberj, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, pp.19-36, 2020, 9781352007756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04724285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation and Resistance in French Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MacMillan Education, pp.1-18, 2020, 9781352011296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des espaces régionaux en France : l’État contre les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kernalegenn, Tudi; Pasquier, Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans de démocratie régionale : des régions pour quoi faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.85-104, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensions territoriales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bousta, Rhita; Dantonel-Cor, Nadine ; Kada, Nicolas ; Millet, François-Xavier ; Perroud, Thomas ; Vidal, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du professeur Gérard Marcou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRJS Éditions, pp.105-116, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution (Royaume Uni) – Approche politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada, Nicolas ; Pasquier, Romain ; Courtecuisse, Claire; Aubelle, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.428-432, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 mai 1981 : la victoire de François Mitterrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanneney, Jean-Noël; Guérout, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire de France vue d'ailleurs: du siège d'Alésia à l'élection de François Mitterrand, 50 événements racontés par des historiens étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Arènes, pp.584-591, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration locale et les élections locales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupement de recherches sur l'administration locale en Europe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections locales françaises 2014-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Moniteur, pp.235-246, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régionalisme au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Némery, Jean-Claude </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle organisation pour les grandes régions en France et en Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.351-362, 2015, 978-2-343-07576-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01276933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sarkozy To Hollande: The New Normal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Tiberj; Alistair Cole; Sophie Meunier; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 18, 2013, 9780230349629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chirac to Sarkozy: a New France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Le Galès; Alistair Cole; Jonah Levy; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 21, 2008, 9780230537002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6892,540 +6913,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauritius between India, China and the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05052607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ Editorial ] - Financial Burden and Shortage of Respiratory Rehabilitation for SARS-CoV-2 Survivors: The Next Step of the Pandemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Supriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jrfm15010020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04717122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Editorial] - Introduction to the Special Issue ‘Transnational and Transdisciplinary Lessons of COVID-19 from the Perspective of Risk and Management’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jrfm15050210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04721837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale en Europe entre convergence et capacité 2012 - 2014 [data set]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Harguindéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stafford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21410/dshs_2016/1HI8MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French President : changing times afoot, challenging times ahead [guest post]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7493,51 +7514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44566149"/>
+    <w:nsid w:val="0F97FD2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7724,51 +7745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alistair-cole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-0523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030654580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Stivas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-025-00719-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ming Tsun Lai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Peinado Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mart&#237;nez Cousinou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2024.2377634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2023.14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Payette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22259/2642-8245.0501001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stafford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Heinz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2392141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2023.2294794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Awan-Scully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Ash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102462" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ugj.2022.11.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311886.2023.2231624" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/as.2023.2081515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nps.2021.50" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2022.2082960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2023.2193733" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Gu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.925958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121211060651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.14024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paul Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Visscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2018.1548440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2019.1566126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rioufreyt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468794120937622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.444/ucloe.000010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21515581.2018.1457534" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsx039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsw035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijis.30.1.21_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehr/cex261" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2015.1094090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Visscher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.233.0301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaubon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2014.977816" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/publius/pjv001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.763.0423" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001.htm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315673707" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Levy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai-Ming Tsun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-13.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-164.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0164" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Supriya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15010020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15050210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/dshs_2016/1HI8MS" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alistair-cole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-0523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030654580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=-zyZfbcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Peinado Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mart&#237;nez Cousinou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2024.2377634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Stivas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ming Tsun Lai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-025-00719-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Awan-Scully" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Ash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102462" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2023.2294794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2023.14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Payette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22259/2642-8245.0501001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stafford" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Heinz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2392141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2022.2082960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ugj.2022.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311886.2023.2231624" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/as.2023.2081515" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nps.2021.50" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2023.2193733" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.925958" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121211060651" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.14024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2019.1566126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paul Harguind&#233;guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Visscher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2018.1548440" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rioufreyt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468794120937622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.444/ucloe.000010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fox" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21515581.2018.1457534" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsx039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijis.30.1.21_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsw035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehr/cex261" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2015.1094090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Visscher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.233.0301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaubon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Pourhiet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2014.977816" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/publius/pjv001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.763.0423" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001.htm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315673707" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Levy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01390777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lai-Ming Tsun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-13.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724257v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-164.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0164" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Supriya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15010020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm15050210" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/dshs_2016/1HI8MS" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>