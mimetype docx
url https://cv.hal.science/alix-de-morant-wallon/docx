--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alix De Morant Wallon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alix-de-morant-wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1248-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a career in Performing arts,  Alix de Morant is, since 2014, Assistant Professor  in Theatre & Dance studies at Université Paul Valery Montpellier 3, a Member of RIRRA 21 (EA4209), and Vice-President of EASTAP, European Association for Theatre &Performance Studies.She is in charge with Christian Rizzo of the EXERCE Master of Choreography (UPVM3/ICI-CCN Montpellier Occitanie) and also directs the DAPCE Master degree in European Art & Culture Management.She is author of numerous articles on contemporary dance and theatre performance. In addition, she is the author with Sylvie Clidière of the essay </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exterieur Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, L'Entretemps 2009 and with Eliane Beaufils the editor of  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Deuxième époque, 2018. She is  also one of the main editor of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes, Imaginaire des corps, entre la scène et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity and Intermediality  in Contemporary Theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier en acte (s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Hermann 2023.Her interest includes site specific performances,  theatre and participation, walking as an aesthetic practice, theatre & cognitive science, Intermediality and the various liminal domains where dance meets the other arts. Trained as a dancer and an actress, she is a leading various programmes exploring the relation between practice and theory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clown et l'enfant : lorsque le rire devient médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en petit, jouer en mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, 979-10-300-1133-3. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des pédagogies chorégraphiques : le Master exerce à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux et Milieux des Arts vivants: Performer l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Reel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.484-514, 2024, Lieux et Milieux des Arts vivants, 978-2-37896-487-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste : réceptacle de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangement Provisoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12;15, 2024, 978-2-9596439-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constater la catastrophe ou danser pour elle : A propos de Nebula de Vania Vaneau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège des Bernardins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-309., 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoire en mouvements : une traversée des ambiances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Coimbra Press (IUC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performativas e Intimidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.71-86, 2023, 978-989-26-2267-5. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/978-989-26-2267-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : imaginaires des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Fauco; Caroline San Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorégraphier le film.gestes, cadre, montage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.213-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clown et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des Arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre, Bibliothèque nationale de France; Centre National des Arts du Cirque, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le siècle pour mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Opéra National de Paris Saison 2017-2018: Benjamin Millepied-Maurice Béjart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au centre des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ in Cité: Projets artistiques participatifs dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors les murs, pp.14-15, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosotan sixième tableau, en écho à l'Après-midi d'un faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morishita Takashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatsumi Hijikata's butoh: Surrealism of the flesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taro Okamato Museum of Art, pp.154-157, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli nocturnes, danses rituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalaye Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dramaturgies d'Afrique noire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-170, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis: Jardin d'Eden ou paradis artificiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picon-Vallin Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scène et les images: Etudes et témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-205, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime Exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Poulain-Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième époque, 341 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier forain des Magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lansman, 63 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur danse: Essai sur la danse dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'entretemps; Hors les murs, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses afrodescendantes - table ronde avec Salia Sanou, Chantal Loïal, Rémy Kouakou Kouamé et Ana Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://smartlinks.audiomeans.fr/l/les-rendez-vous-m28-4460fe4f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds &amp;quot;Arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au prisme du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes urbaines : arts/rue/espaces/publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 58 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations chorégraphiques au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecodramaturgies Québec, France, fracophonie ( vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intelligence architecte de Johann Le Guillerm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, p.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'ensauvager, s'enforester, s'enpaysager » (Récit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier Dramaturgie des plantes, 132, pp.P.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview about Distant Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quels espaces [autres] pour la danse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, p.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63-64, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalités : une méthode sans leçon. À propos de Massimo Furlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si on dansait en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse en Iran : une position doublement critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette pointe de mobilité que la mort ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de danse néerlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (Janvier), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ in Cité - Projets artistiques participatifs dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liberté des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io è un altro : deux femmes, une seule peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113-116 (Janvier-juin), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fresnoy / Aubervilliers, écoles et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (Juillet-septembre), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo, corps poétique, corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (Octobre-décembre), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (Avril-juin), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses, quels modes d'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (Janvier-mars), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques virtuelles: Du jouet à l'outil, une corporéité de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (Octobre), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kwahulé: De Koltès à Coltrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (mars-avril), pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Koltès au cinéma et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 105, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïe Fuller/Gab Sorère, histoire d'un assemblage au service de la fabrique de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Procedures :Nouveaux modes de Collaboration/ Nouveaux Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions of Dramaturgy 6th EASTAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Body, a site for remembrance, liberation and healing justice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Université Paul Valéry Montpellier3, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Necropolis: Entering the city of the Dead. Performing a ritual for deceased migrants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Dec 2021, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement ou non événement: pratiques de l’in situ, du réel au sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pratiquer le réel en danse: document, témoignage, lieux", Centre Culturel International de Cerisy-la-Salle, Cerisy-la-Salle, 4 -11 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendues, sillages, ponctuations : Terrains, temporalités et pratiques de la marche en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les promenades chorégraphiques et sonores en question" Université Paris 8, Centre National de la Danse, Pantin, 12 -13 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds d'excellence CollEx &amp;quot;Arts du Cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir ensemble : participer, partager, coopérer pour le patrimoine du spectacle vivant,Colloque International SIBMAS, Bibliothèque National de France et Musée du Costume de Moulins, BNF, Paris 4 avril 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Zaïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Décentrer notre vision de l'Europe : l'émergence de nouvelles formes", EASTAP (European Association for the Study of Theatre and Performance), Paris, 25-27 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Déchery, Marion Boudier, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Performing Intimacy", atelier "Site-Specific Intimacy + Sensoriality", GIEP Universidad do Minhô, Centro International de Artes José de Guimarães, Guimarães, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étranger au prisme du chorégraphique: éloge de la sensorialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus en scènes. Repenser l’actualité d’un auteur (Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi sont-ils sortis dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-action "Et toi, tu danses où ? et avec qui ?" Centre chorégraphique national de Nantes et La Paperie, CNAREP d'Angers, Nantes, 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire être habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Rouch, passeur d'images et de mondes", lab. RIRRA 21, Université Paul Valéry, Université Paris X Nanterre, Montpellier, 5-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la danse au cirque : art mineur, art majeur, quel dialogue entre les arts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centenaire du Ballet Parade, association Carbone14, Université Paul Valéry Montpellier, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Embodiment/ Dis-embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "IPPT- International Platform for Performance Training -HKU", Université d'Utrecht, Utrecht, 9-12 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’entre-deux des images: déstructuration du récit filmique dans les œuvres chorégraphiques de Maria Jerez et Hanna Hegenscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativité&amp;Intermédialité sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer le slapstick. Les impromptus chorégraphiques de Jean Philippe Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque du cinéma aux nouveaux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédés d’intégration de la pensée spectatorielle chez Ivana Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le développement de l’être–ensemble dans les arts performatifs contemporains, Université Paris 8, Saint-Denis, 8-10 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Body Weather, un laboratoire à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : processus liés à la performance chez l’acteur et le spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes ordinaires dans le spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’orée des visages : de la danse à la marionnette, une instabilité foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l’image sur la scène marionnettique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichu ! ou le cauchemar de Meyerhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Autour de Matéi Visniec", lab. RIRRA21, Université Paul-Valéry, Montpellier, 21 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour voir: Marches et démarches chorégraphiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes, flux, corps. Art et ville contemporaine, Centre interdisciplinaire d'études et de recherches sur l'expression contemporaine, Saint-Étienne, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs chorégraphiques et visuels en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationale ArtVU, Amiens, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexion about dwelling and transient spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Migrating Arts Academies", Berlin, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations nomades : agencements mobiles et connections désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nomadismes, nouveaux médias et mobilités européennes", Théâtre Paris-Villette, 21-22 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marches et paysages de Christine Quoiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Les figures du corps en mouvement au cœur de l’espace urbain. Le piéton, le flâneur, le joggeur, le traceur et le danseur", Montréal, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerce des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les figures de l'acteur de la scène à la cité", Avignon Public Off, Avignon, 15-17 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Avignon, France. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort, jusqu’au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que la route nous rend meilleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours découverte HorsLesMurs-SACD-ENACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier scientifique en vue de l'obtention de l'Habilitation à diriger des Recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04464456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van den Eede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiaan de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom Luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mambouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boscowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alix De Morant Wallon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alix-de-morant-wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1248-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a career in Performing arts,  Alix de Morant is, since 2014, Assistant Professor  in Theatre & Dance studies at Université Paul Valery Montpellier 3, a Member of RIRRA 21 (EA4209), and Vice-President of EASTAP, European Association for Theatre &Performance Studies.She is in charge with Christian Rizzo of the EXERCE Master of Choreography (UPVM3/ICI-CCN Montpellier Occitanie) and also directs the DAPCE Master degree in European Art & Culture Management.She is author of numerous articles on contemporary dance and theatre performance. In addition, she is the author with Sylvie Clidière of the essay </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exterieur Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, L'Entretemps 2009 and with Eliane Beaufils the editor of  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Deuxième époque, 2018. She is  also one of the main editor of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes, Imaginaire des corps, entre la scène et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity and Intermediality  in Contemporary Theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier en acte (s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Hermann 2023.Her interest includes site specific performances,  theatre and participation, walking as an aesthetic practice, theatre & cognitive science, Intermediality and the various liminal domains where dance meets the other arts. Trained as a dancer and an actress, she is a leading various programmes exploring the relation between practice and theory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au prisme du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes urbaines : arts/rue/espaces/publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 58 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations chorégraphiques au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecodramaturgies Québec, France, fracophonie ( vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intelligence architecte de Johann Le Guillerm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, p.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'ensauvager, s'enforester, s'enpaysager » (Récit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier Dramaturgie des plantes, 132, pp.P.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview about Distant Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quels espaces [autres] pour la danse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, p.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalités : une méthode sans leçon. À propos de Massimo Furlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63-64, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse en Iran : une position doublement critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si on dansait en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette pointe de mobilité que la mort ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de danse néerlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (Janvier), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ in Cité - Projets artistiques participatifs dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io è un altro : deux femmes, une seule peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113-116 (Janvier-juin), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liberté des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fresnoy / Aubervilliers, écoles et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (Juillet-septembre), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo, corps poétique, corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (Octobre-décembre), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (Avril-juin), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses, quels modes d'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (Janvier-mars), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques virtuelles: Du jouet à l'outil, une corporéité de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (Octobre), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kwahulé: De Koltès à Coltrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (mars-avril), pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Koltès au cinéma et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 105, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clown et l'enfant : lorsque le rire devient médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en petit, jouer en mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, 979-10-300-1133-3. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des pédagogies chorégraphiques : le Master exerce à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux et Milieux des Arts vivants: Performer l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Reel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.484-514, 2024, Lieux et Milieux des Arts vivants, 978-2-37896-487-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste : réceptacle de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangement Provisoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12;15, 2024, 978-2-9596439-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constater la catastrophe ou danser pour elle : A propos de Nebula de Vania Vaneau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège des Bernardins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-309., 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoire en mouvements : une traversée des ambiances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Coimbra Press (IUC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performativas e Intimidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.71-86, 2023, 978-989-26-2267-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/978-989-26-2267-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : imaginaires des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Fauco; Caroline San Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorégraphier le film.gestes, cadre, montage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.213-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le siècle pour mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Opéra National de Paris Saison 2017-2018: Benjamin Millepied-Maurice Béjart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clown et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des Arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre, Bibliothèque nationale de France; Centre National des Arts du Cirque, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au centre des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ in Cité: Projets artistiques participatifs dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors les murs, pp.14-15, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosotan sixième tableau, en écho à l'Après-midi d'un faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morishita Takashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatsumi Hijikata's butoh: Surrealism of the flesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taro Okamato Museum of Art, pp.154-157, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli nocturnes, danses rituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalaye Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dramaturgies d'Afrique noire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-170, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis: Jardin d'Eden ou paradis artificiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picon-Vallin Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scène et les images: Etudes et témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-205, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime Exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Poulain-Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième époque, 341 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier forain des Magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lansman, 63 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur danse: Essai sur la danse dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'entretemps; Hors les murs, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses afrodescendantes - table ronde avec Salia Sanou, Chantal Loïal, Rémy Kouakou Kouamé et Ana Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://smartlinks.audiomeans.fr/l/les-rendez-vous-m28-4460fe4f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds &amp;quot;Arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïe Fuller/Gab Sorère, histoire d'un assemblage au service de la fabrique de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Procedures :Nouveaux modes de Collaboration/ Nouveaux Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions of Dramaturgy 6th EASTAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Necropolis: Entering the city of the Dead. Performing a ritual for deceased migrants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Dec 2021, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Body, a site for remembrance, liberation and healing justice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Université Paul Valéry Montpellier3, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire être habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Rouch, passeur d'images et de mondes", lab. RIRRA 21, Université Paul Valéry, Université Paris X Nanterre, Montpellier, 5-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendues, sillages, ponctuations : Terrains, temporalités et pratiques de la marche en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les promenades chorégraphiques et sonores en question" Université Paris 8, Centre National de la Danse, Pantin, 12 -13 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds d'excellence CollEx &amp;quot;Arts du Cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir ensemble : participer, partager, coopérer pour le patrimoine du spectacle vivant,Colloque International SIBMAS, Bibliothèque National de France et Musée du Costume de Moulins, BNF, Paris 4 avril 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Zaïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Décentrer notre vision de l'Europe : l'émergence de nouvelles formes", EASTAP (European Association for the Study of Theatre and Performance), Paris, 25-27 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement ou non événement: pratiques de l’in situ, du réel au sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pratiquer le réel en danse: document, témoignage, lieux", Centre Culturel International de Cerisy-la-Salle, Cerisy-la-Salle, 4 -11 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Déchery, Marion Boudier, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Performing Intimacy", atelier "Site-Specific Intimacy + Sensoriality", GIEP Universidad do Minhô, Centro International de Artes José de Guimarães, Guimarães, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étranger au prisme du chorégraphique: éloge de la sensorialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus en scènes. Repenser l’actualité d’un auteur (Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi sont-ils sortis dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-action "Et toi, tu danses où ? et avec qui ?" Centre chorégraphique national de Nantes et La Paperie, CNAREP d'Angers, Nantes, 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la danse au cirque : art mineur, art majeur, quel dialogue entre les arts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centenaire du Ballet Parade, association Carbone14, Université Paul Valéry Montpellier, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Embodiment/ Dis-embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "IPPT- International Platform for Performance Training -HKU", Université d'Utrecht, Utrecht, 9-12 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer le slapstick. Les impromptus chorégraphiques de Jean Philippe Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque du cinéma aux nouveaux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’entre-deux des images: déstructuration du récit filmique dans les œuvres chorégraphiques de Maria Jerez et Hanna Hegenscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativité&amp;Intermédialité sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Body Weather, un laboratoire à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : processus liés à la performance chez l’acteur et le spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédés d’intégration de la pensée spectatorielle chez Ivana Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le développement de l’être–ensemble dans les arts performatifs contemporains, Université Paris 8, Saint-Denis, 8-10 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes ordinaires dans le spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’orée des visages : de la danse à la marionnette, une instabilité foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l’image sur la scène marionnettique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichu ! ou le cauchemar de Meyerhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Autour de Matéi Visniec", lab. RIRRA21, Université Paul-Valéry, Montpellier, 21 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour voir: Marches et démarches chorégraphiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes, flux, corps. Art et ville contemporaine, Centre interdisciplinaire d'études et de recherches sur l'expression contemporaine, Saint-Étienne, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs chorégraphiques et visuels en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationale ArtVU, Amiens, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexion about dwelling and transient spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Migrating Arts Academies", Berlin, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations nomades : agencements mobiles et connections désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nomadismes, nouveaux médias et mobilités européennes", Théâtre Paris-Villette, 21-22 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marches et paysages de Christine Quoiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Les figures du corps en mouvement au cœur de l’espace urbain. Le piéton, le flâneur, le joggeur, le traceur et le danseur", Montréal, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerce des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les figures de l'acteur de la scène à la cité", Avignon Public Off, Avignon, 15-17 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Avignon, France. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort, jusqu’au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que la route nous rend meilleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours découverte HorsLesMurs-SACD-ENACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier scientifique en vue de l'obtention de l'Habilitation à diriger des Recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04464456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van den Eede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiaan de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom Luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mambouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boscowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="462F2D89"/>
+    <w:nsid w:val="A3E3D80A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-de-morant-wallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-7317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arrangementprovisoire.org/wordpress/language/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2267-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Poulain-Beaufils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clidi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441099v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Za&#239;des" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Despr&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barth&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04464456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Herbin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nioche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan de Schrijver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Koning" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Luz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mambouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boscowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-de-morant-wallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-7317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441099v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arrangementprovisoire.org/wordpress/language/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2267-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Poulain-Beaufils" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clidi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Za&#239;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Despr&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barth&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04464456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Herbin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nioche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan de Schrijver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Koning" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Luz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mambouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boscowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>