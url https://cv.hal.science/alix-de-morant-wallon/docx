--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alix De Morant Wallon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alix-de-morant-wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1248-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a career in Performing arts,  Alix de Morant is, since 2014, Assistant Professor  in Theatre & Dance studies at Université Paul Valery Montpellier 3, a Member of RIRRA 21 (EA4209), and Vice-President of EASTAP, European Association for Theatre &Performance Studies.She is in charge with Christian Rizzo of the EXERCE Master of Choreography (UPVM3/ICI-CCN Montpellier Occitanie) and also directs the DAPCE Master degree in European Art & Culture Management.She is author of numerous articles on contemporary dance and theatre performance. In addition, she is the author with Sylvie Clidière of the essay </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exterieur Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, L'Entretemps 2009 and with Eliane Beaufils the editor of  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Deuxième époque, 2018. She is  also one of the main editor of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes, Imaginaire des corps, entre la scène et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity and Intermediality  in Contemporary Theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier en acte (s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Hermann 2023.Her interest includes site specific performances,  theatre and participation, walking as an aesthetic practice, theatre & cognitive science, Intermediality and the various liminal domains where dance meets the other arts. Trained as a dancer and an actress, she is a leading various programmes exploring the relation between practice and theory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au prisme du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes urbaines : arts/rue/espaces/publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 58 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations chorégraphiques au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecodramaturgies Québec, France, fracophonie ( vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intelligence architecte de Johann Le Guillerm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, p.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'ensauvager, s'enforester, s'enpaysager » (Récit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier Dramaturgie des plantes, 132, pp.P.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview about Distant Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quels espaces [autres] pour la danse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, p.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalités : une méthode sans leçon. À propos de Massimo Furlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63-64, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse en Iran : une position doublement critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si on dansait en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette pointe de mobilité que la mort ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de danse néerlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (Janvier), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ in Cité - Projets artistiques participatifs dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io è un altro : deux femmes, une seule peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113-116 (Janvier-juin), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liberté des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fresnoy / Aubervilliers, écoles et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (Juillet-septembre), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo, corps poétique, corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (Octobre-décembre), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (Avril-juin), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses, quels modes d'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (Janvier-mars), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques virtuelles: Du jouet à l'outil, une corporéité de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (Octobre), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kwahulé: De Koltès à Coltrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (mars-avril), pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Koltès au cinéma et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 105, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clown et l'enfant : lorsque le rire devient médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en petit, jouer en mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, 979-10-300-1133-3. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des pédagogies chorégraphiques : le Master exerce à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux et Milieux des Arts vivants: Performer l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Reel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.484-514, 2024, Lieux et Milieux des Arts vivants, 978-2-37896-487-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste : réceptacle de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangement Provisoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12;15, 2024, 978-2-9596439-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constater la catastrophe ou danser pour elle : A propos de Nebula de Vania Vaneau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège des Bernardins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-309., 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoire en mouvements : une traversée des ambiances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Coimbra Press (IUC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performativas e Intimidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.71-86, 2023, 978-989-26-2267-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/978-989-26-2267-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : imaginaires des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Fauco; Caroline San Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorégraphier le film.gestes, cadre, montage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.213-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le siècle pour mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Opéra National de Paris Saison 2017-2018: Benjamin Millepied-Maurice Béjart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clown et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des Arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre, Bibliothèque nationale de France; Centre National des Arts du Cirque, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au centre des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ in Cité: Projets artistiques participatifs dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors les murs, pp.14-15, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosotan sixième tableau, en écho à l'Après-midi d'un faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morishita Takashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatsumi Hijikata's butoh: Surrealism of the flesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taro Okamato Museum of Art, pp.154-157, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli nocturnes, danses rituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalaye Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dramaturgies d'Afrique noire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-170, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis: Jardin d'Eden ou paradis artificiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picon-Vallin Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scène et les images: Etudes et témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-205, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime Exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Poulain-Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième époque, 341 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier forain des Magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lansman, 63 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur danse: Essai sur la danse dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'entretemps; Hors les murs, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses afrodescendantes - table ronde avec Salia Sanou, Chantal Loïal, Rémy Kouakou Kouamé et Ana Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://smartlinks.audiomeans.fr/l/les-rendez-vous-m28-4460fe4f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds &amp;quot;Arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïe Fuller/Gab Sorère, histoire d'un assemblage au service de la fabrique de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Procedures :Nouveaux modes de Collaboration/ Nouveaux Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions of Dramaturgy 6th EASTAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Necropolis: Entering the city of the Dead. Performing a ritual for deceased migrants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Dec 2021, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Body, a site for remembrance, liberation and healing justice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Université Paul Valéry Montpellier3, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire être habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Rouch, passeur d'images et de mondes", lab. RIRRA 21, Université Paul Valéry, Université Paris X Nanterre, Montpellier, 5-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendues, sillages, ponctuations : Terrains, temporalités et pratiques de la marche en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les promenades chorégraphiques et sonores en question" Université Paris 8, Centre National de la Danse, Pantin, 12 -13 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds d'excellence CollEx &amp;quot;Arts du Cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir ensemble : participer, partager, coopérer pour le patrimoine du spectacle vivant,Colloque International SIBMAS, Bibliothèque National de France et Musée du Costume de Moulins, BNF, Paris 4 avril 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Zaïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Décentrer notre vision de l'Europe : l'émergence de nouvelles formes", EASTAP (European Association for the Study of Theatre and Performance), Paris, 25-27 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement ou non événement: pratiques de l’in situ, du réel au sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pratiquer le réel en danse: document, témoignage, lieux", Centre Culturel International de Cerisy-la-Salle, Cerisy-la-Salle, 4 -11 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Déchery, Marion Boudier, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Performing Intimacy", atelier "Site-Specific Intimacy + Sensoriality", GIEP Universidad do Minhô, Centro International de Artes José de Guimarães, Guimarães, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étranger au prisme du chorégraphique: éloge de la sensorialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus en scènes. Repenser l’actualité d’un auteur (Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi sont-ils sortis dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-action "Et toi, tu danses où ? et avec qui ?" Centre chorégraphique national de Nantes et La Paperie, CNAREP d'Angers, Nantes, 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la danse au cirque : art mineur, art majeur, quel dialogue entre les arts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centenaire du Ballet Parade, association Carbone14, Université Paul Valéry Montpellier, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Embodiment/ Dis-embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "IPPT- International Platform for Performance Training -HKU", Université d'Utrecht, Utrecht, 9-12 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer le slapstick. Les impromptus chorégraphiques de Jean Philippe Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque du cinéma aux nouveaux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’entre-deux des images: déstructuration du récit filmique dans les œuvres chorégraphiques de Maria Jerez et Hanna Hegenscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativité&amp;Intermédialité sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Body Weather, un laboratoire à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : processus liés à la performance chez l’acteur et le spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédés d’intégration de la pensée spectatorielle chez Ivana Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le développement de l’être–ensemble dans les arts performatifs contemporains, Université Paris 8, Saint-Denis, 8-10 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes ordinaires dans le spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’orée des visages : de la danse à la marionnette, une instabilité foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l’image sur la scène marionnettique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichu ! ou le cauchemar de Meyerhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Autour de Matéi Visniec", lab. RIRRA21, Université Paul-Valéry, Montpellier, 21 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour voir: Marches et démarches chorégraphiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes, flux, corps. Art et ville contemporaine, Centre interdisciplinaire d'études et de recherches sur l'expression contemporaine, Saint-Étienne, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs chorégraphiques et visuels en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationale ArtVU, Amiens, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexion about dwelling and transient spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Migrating Arts Academies", Berlin, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations nomades : agencements mobiles et connections désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nomadismes, nouveaux médias et mobilités européennes", Théâtre Paris-Villette, 21-22 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marches et paysages de Christine Quoiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Les figures du corps en mouvement au cœur de l’espace urbain. Le piéton, le flâneur, le joggeur, le traceur et le danseur", Montréal, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerce des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les figures de l'acteur de la scène à la cité", Avignon Public Off, Avignon, 15-17 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Avignon, France. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort, jusqu’au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que la route nous rend meilleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours découverte HorsLesMurs-SACD-ENACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier scientifique en vue de l'obtention de l'Habilitation à diriger des Recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04464456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van den Eede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiaan de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom Luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mambouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boscowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alix De Morant Wallon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alix-de-morant-wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1248-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a career in Performing arts,  Alix de Morant is, since 2014, Assistant Professor  in Theatre & Dance studies at Université Paul Valery Montpellier 3, a Member of RIRRA 21 (EA4209), and Vice-President of EASTAP, European Association for Theatre &Performance Studies.She is in charge with Christian Rizzo of the EXERCE Master of Choreography (UPVM3/ICI-CCN Montpellier Occitanie) and also directs the DAPCE Master degree in European Art & Culture Management.She is author of numerous articles on contemporary dance and theatre performance. In addition, she is the author with Sylvie Clidière of the essay </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exterieur Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, L'Entretemps 2009 and with Eliane Beaufils the editor of  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Deuxième époque, 2018. She is  also one of the main editor of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes, Imaginaire des corps, entre la scène et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity and Intermediality  in Contemporary Theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier en acte (s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Hermann 2023.Her interest includes site specific performances,  theatre and participation, walking as an aesthetic practice, theatre & cognitive science, Intermediality and the various liminal domains where dance meets the other arts. Trained as a dancer and an actress, she is a leading various programmes exploring the relation between practice and theory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime Exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Poulain-Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième époque, 341 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier forain des Magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lansman, 63 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur danse: Essai sur la danse dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'entretemps; Hors les murs, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clown et l'enfant : lorsque le rire devient médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en petit, jouer en mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, 979-10-300-1133-3. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des pédagogies chorégraphiques : le Master exerce à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux et Milieux des Arts vivants: Performer l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Reel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.484-514, 2024, Lieux et Milieux des Arts vivants, 978-2-37896-487-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste : réceptacle de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangement Provisoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12;15, 2024, 978-2-9596439-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constater la catastrophe ou danser pour elle : A propos de Nebula de Vania Vaneau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège des Bernardins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-309., 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoire en mouvements : une traversée des ambiances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Coimbra Press (IUC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performativas e Intimidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.71-86, 2023, 978-989-26-2267-5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/978-989-26-2267-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : imaginaires des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Fauco; Caroline San Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorégraphier le film.gestes, cadre, montage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.213-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le siècle pour mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Opéra National de Paris Saison 2017-2018: Benjamin Millepied-Maurice Béjart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clown et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des Arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre, Bibliothèque nationale de France; Centre National des Arts du Cirque, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au centre des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ in Cité: Projets artistiques participatifs dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors les murs, pp.14-15, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosotan sixième tableau, en écho à l'Après-midi d'un faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morishita Takashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatsumi Hijikata's butoh: Surrealism of the flesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taro Okamato Museum of Art, pp.154-157, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli nocturnes, danses rituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalaye Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dramaturgies d'Afrique noire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-170, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis: Jardin d'Eden ou paradis artificiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picon-Vallin Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scène et les images: Etudes et témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-205, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses afrodescendantes - table ronde avec Salia Sanou, Chantal Loïal, Rémy Kouakou Kouamé et Ana Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://smartlinks.audiomeans.fr/l/les-rendez-vous-m28-4460fe4f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds &amp;quot;Arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au prisme du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes urbaines : arts/rue/espaces/publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 58 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations chorégraphiques au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecodramaturgies Québec, France, fracophonie ( vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'ensauvager, s'enforester, s'enpaysager » (Récit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier Dramaturgie des plantes, 132, pp.P.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intelligence architecte de Johann Le Guillerm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, p.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview about Distant Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quels espaces [autres] pour la danse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, p.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63-64, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalités : une méthode sans leçon. À propos de Massimo Furlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si on dansait en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse en Iran : une position doublement critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette pointe de mobilité que la mort ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de danse néerlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (Janvier), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ in Cité - Projets artistiques participatifs dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liberté des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io è un altro : deux femmes, une seule peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113-116 (Janvier-juin), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fresnoy / Aubervilliers, écoles et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (Juillet-septembre), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo, corps poétique, corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (Octobre-décembre), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (Avril-juin), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses, quels modes d'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (Janvier-mars), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques virtuelles: Du jouet à l'outil, une corporéité de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (Octobre), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kwahulé: De Koltès à Coltrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (mars-avril), pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Koltès au cinéma et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 105, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïe Fuller/Gab Sorère, histoire d'un assemblage au service de la fabrique de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Procedures :Nouveaux modes de Collaboration/ Nouveaux Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions of Dramaturgy 6th EASTAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Body, a site for remembrance, liberation and healing justice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Université Paul Valéry Montpellier3, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Necropolis: Entering the city of the Dead. Performing a ritual for deceased migrants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Dec 2021, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Déchery, Marion Boudier, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Performing Intimacy", atelier "Site-Specific Intimacy + Sensoriality", GIEP Universidad do Minhô, Centro International de Artes José de Guimarães, Guimarães, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds d'excellence CollEx &amp;quot;Arts du Cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir ensemble : participer, partager, coopérer pour le patrimoine du spectacle vivant,Colloque International SIBMAS, Bibliothèque National de France et Musée du Costume de Moulins, BNF, Paris 4 avril 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Zaïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Décentrer notre vision de l'Europe : l'émergence de nouvelles formes", EASTAP (European Association for the Study of Theatre and Performance), Paris, 25-27 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement ou non événement: pratiques de l’in situ, du réel au sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pratiquer le réel en danse: document, témoignage, lieux", Centre Culturel International de Cerisy-la-Salle, Cerisy-la-Salle, 4 -11 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendues, sillages, ponctuations : Terrains, temporalités et pratiques de la marche en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les promenades chorégraphiques et sonores en question" Université Paris 8, Centre National de la Danse, Pantin, 12 -13 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étranger au prisme du chorégraphique: éloge de la sensorialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus en scènes. Repenser l’actualité d’un auteur (Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi sont-ils sortis dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-action "Et toi, tu danses où ? et avec qui ?" Centre chorégraphique national de Nantes et La Paperie, CNAREP d'Angers, Nantes, 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire être habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Rouch, passeur d'images et de mondes", lab. RIRRA 21, Université Paul Valéry, Université Paris X Nanterre, Montpellier, 5-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la danse au cirque : art mineur, art majeur, quel dialogue entre les arts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centenaire du Ballet Parade, association Carbone14, Université Paul Valéry Montpellier, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Embodiment/ Dis-embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "IPPT- International Platform for Performance Training -HKU", Université d'Utrecht, Utrecht, 9-12 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’entre-deux des images: déstructuration du récit filmique dans les œuvres chorégraphiques de Maria Jerez et Hanna Hegenscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativité&amp;Intermédialité sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer le slapstick. Les impromptus chorégraphiques de Jean Philippe Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque du cinéma aux nouveaux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Body Weather, un laboratoire à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : processus liés à la performance chez l’acteur et le spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédés d’intégration de la pensée spectatorielle chez Ivana Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le développement de l’être–ensemble dans les arts performatifs contemporains, Université Paris 8, Saint-Denis, 8-10 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes ordinaires dans le spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’orée des visages : de la danse à la marionnette, une instabilité foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l’image sur la scène marionnettique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichu ! ou le cauchemar de Meyerhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Autour de Matéi Visniec", lab. RIRRA21, Université Paul-Valéry, Montpellier, 21 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour voir: Marches et démarches chorégraphiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes, flux, corps. Art et ville contemporaine, Centre interdisciplinaire d'études et de recherches sur l'expression contemporaine, Saint-Étienne, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs chorégraphiques et visuels en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationale ArtVU, Amiens, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexion about dwelling and transient spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Migrating Arts Academies", Berlin, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations nomades : agencements mobiles et connections désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nomadismes, nouveaux médias et mobilités européennes", Théâtre Paris-Villette, 21-22 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marches et paysages de Christine Quoiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Les figures du corps en mouvement au cœur de l’espace urbain. Le piéton, le flâneur, le joggeur, le traceur et le danseur", Montréal, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerce des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les figures de l'acteur de la scène à la cité", Avignon Public Off, Avignon, 15-17 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Avignon, France. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort, jusqu’au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que la route nous rend meilleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours découverte HorsLesMurs-SACD-ENACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier scientifique en vue de l'obtention de l'Habilitation à diriger des Recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04464456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van den Eede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiaan de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom Luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mambouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boscowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3E3D80A"/>
+    <w:nsid w:val="765AFA37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-de-morant-wallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-7317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441099v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arrangementprovisoire.org/wordpress/language/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2267-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Poulain-Beaufils" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clidi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Za&#239;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Despr&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barth&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04464456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Herbin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nioche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan de Schrijver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Koning" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Luz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mambouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boscowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-de-morant-wallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-7317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Poulain-Beaufils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clidi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arrangementprovisoire.org/wordpress/language/fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2267-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441099v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Despr&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barth&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Za&#239;des" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04464456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Herbin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nioche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan de Schrijver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Koning" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Luz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mambouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boscowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>