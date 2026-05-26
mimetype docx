--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alix De Morant Wallon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alix-de-morant-wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1248-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a career in Performing arts,  Alix de Morant is, since 2014, Assistant Professor  in Theatre & Dance studies at Université Paul Valery Montpellier 3, a Member of RIRRA 21 (EA4209), and Vice-President of EASTAP, European Association for Theatre &Performance Studies.She is in charge with Christian Rizzo of the EXERCE Master of Choreography (UPVM3/ICI-CCN Montpellier Occitanie) and also directs the DAPCE Master degree in European Art & Culture Management.She is author of numerous articles on contemporary dance and theatre performance. In addition, she is the author with Sylvie Clidière of the essay </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exterieur Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, L'Entretemps 2009 and with Eliane Beaufils the editor of  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Deuxième époque, 2018. She is  also one of the main editor of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes, Imaginaire des corps, entre la scène et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity and Intermediality  in Contemporary Theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier en acte (s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Hermann 2023.Her interest includes site specific performances,  theatre and participation, walking as an aesthetic practice, theatre & cognitive science, Intermediality and the various liminal domains where dance meets the other arts. Trained as a dancer and an actress, she is a leading various programmes exploring the relation between practice and theory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime Exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Poulain-Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième époque, 341 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier forain des Magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lansman, 63 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur danse: Essai sur la danse dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'entretemps; Hors les murs, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clown et l'enfant : lorsque le rire devient médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en petit, jouer en mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, 979-10-300-1133-3. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des pédagogies chorégraphiques : le Master exerce à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux et Milieux des Arts vivants: Performer l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Reel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.484-514, 2024, Lieux et Milieux des Arts vivants, 978-2-37896-487-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste : réceptacle de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangement Provisoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12;15, 2024, 978-2-9596439-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constater la catastrophe ou danser pour elle : A propos de Nebula de Vania Vaneau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège des Bernardins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-309., 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoire en mouvements : une traversée des ambiances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Coimbra Press (IUC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performativas e Intimidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.71-86, 2023, 978-989-26-2267-5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/978-989-26-2267-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : imaginaires des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Fauco; Caroline San Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorégraphier le film.gestes, cadre, montage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.213-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le siècle pour mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Opéra National de Paris Saison 2017-2018: Benjamin Millepied-Maurice Béjart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clown et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des Arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre, Bibliothèque nationale de France; Centre National des Arts du Cirque, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au centre des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ in Cité: Projets artistiques participatifs dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors les murs, pp.14-15, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosotan sixième tableau, en écho à l'Après-midi d'un faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morishita Takashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatsumi Hijikata's butoh: Surrealism of the flesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taro Okamato Museum of Art, pp.154-157, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli nocturnes, danses rituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalaye Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dramaturgies d'Afrique noire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-170, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis: Jardin d'Eden ou paradis artificiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picon-Vallin Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scène et les images: Etudes et témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-205, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses afrodescendantes - table ronde avec Salia Sanou, Chantal Loïal, Rémy Kouakou Kouamé et Ana Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://smartlinks.audiomeans.fr/l/les-rendez-vous-m28-4460fe4f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds &amp;quot;Arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au prisme du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes urbaines : arts/rue/espaces/publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 58 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations chorégraphiques au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecodramaturgies Québec, France, fracophonie ( vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'ensauvager, s'enforester, s'enpaysager » (Récit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier Dramaturgie des plantes, 132, pp.P.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intelligence architecte de Johann Le Guillerm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, p.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview about Distant Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quels espaces [autres] pour la danse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, p.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63-64, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalités : une méthode sans leçon. À propos de Massimo Furlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si on dansait en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse en Iran : une position doublement critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette pointe de mobilité que la mort ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de danse néerlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (Janvier), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ in Cité - Projets artistiques participatifs dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liberté des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io è un altro : deux femmes, une seule peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113-116 (Janvier-juin), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fresnoy / Aubervilliers, écoles et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (Juillet-septembre), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo, corps poétique, corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (Octobre-décembre), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (Avril-juin), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses, quels modes d'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (Janvier-mars), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques virtuelles: Du jouet à l'outil, une corporéité de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (Octobre), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kwahulé: De Koltès à Coltrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (mars-avril), pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Koltès au cinéma et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 105, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïe Fuller/Gab Sorère, histoire d'un assemblage au service de la fabrique de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Procedures :Nouveaux modes de Collaboration/ Nouveaux Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions of Dramaturgy 6th EASTAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Body, a site for remembrance, liberation and healing justice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Université Paul Valéry Montpellier3, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Necropolis: Entering the city of the Dead. Performing a ritual for deceased migrants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Dec 2021, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Déchery, Marion Boudier, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Performing Intimacy", atelier "Site-Specific Intimacy + Sensoriality", GIEP Universidad do Minhô, Centro International de Artes José de Guimarães, Guimarães, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds d'excellence CollEx &amp;quot;Arts du Cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir ensemble : participer, partager, coopérer pour le patrimoine du spectacle vivant,Colloque International SIBMAS, Bibliothèque National de France et Musée du Costume de Moulins, BNF, Paris 4 avril 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Zaïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Décentrer notre vision de l'Europe : l'émergence de nouvelles formes", EASTAP (European Association for the Study of Theatre and Performance), Paris, 25-27 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement ou non événement: pratiques de l’in situ, du réel au sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pratiquer le réel en danse: document, témoignage, lieux", Centre Culturel International de Cerisy-la-Salle, Cerisy-la-Salle, 4 -11 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendues, sillages, ponctuations : Terrains, temporalités et pratiques de la marche en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les promenades chorégraphiques et sonores en question" Université Paris 8, Centre National de la Danse, Pantin, 12 -13 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étranger au prisme du chorégraphique: éloge de la sensorialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus en scènes. Repenser l’actualité d’un auteur (Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi sont-ils sortis dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-action "Et toi, tu danses où ? et avec qui ?" Centre chorégraphique national de Nantes et La Paperie, CNAREP d'Angers, Nantes, 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire être habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Rouch, passeur d'images et de mondes", lab. RIRRA 21, Université Paul Valéry, Université Paris X Nanterre, Montpellier, 5-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la danse au cirque : art mineur, art majeur, quel dialogue entre les arts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centenaire du Ballet Parade, association Carbone14, Université Paul Valéry Montpellier, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Embodiment/ Dis-embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "IPPT- International Platform for Performance Training -HKU", Université d'Utrecht, Utrecht, 9-12 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’entre-deux des images: déstructuration du récit filmique dans les œuvres chorégraphiques de Maria Jerez et Hanna Hegenscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativité&amp;Intermédialité sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer le slapstick. Les impromptus chorégraphiques de Jean Philippe Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque du cinéma aux nouveaux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Body Weather, un laboratoire à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : processus liés à la performance chez l’acteur et le spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédés d’intégration de la pensée spectatorielle chez Ivana Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le développement de l’être–ensemble dans les arts performatifs contemporains, Université Paris 8, Saint-Denis, 8-10 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes ordinaires dans le spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’orée des visages : de la danse à la marionnette, une instabilité foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l’image sur la scène marionnettique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichu ! ou le cauchemar de Meyerhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Autour de Matéi Visniec", lab. RIRRA21, Université Paul-Valéry, Montpellier, 21 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour voir: Marches et démarches chorégraphiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes, flux, corps. Art et ville contemporaine, Centre interdisciplinaire d'études et de recherches sur l'expression contemporaine, Saint-Étienne, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs chorégraphiques et visuels en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationale ArtVU, Amiens, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexion about dwelling and transient spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Migrating Arts Academies", Berlin, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations nomades : agencements mobiles et connections désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nomadismes, nouveaux médias et mobilités européennes", Théâtre Paris-Villette, 21-22 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marches et paysages de Christine Quoiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Les figures du corps en mouvement au cœur de l’espace urbain. Le piéton, le flâneur, le joggeur, le traceur et le danseur", Montréal, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerce des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les figures de l'acteur de la scène à la cité", Avignon Public Off, Avignon, 15-17 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Avignon, France. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort, jusqu’au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que la route nous rend meilleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours découverte HorsLesMurs-SACD-ENACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier scientifique en vue de l'obtention de l'Habilitation à diriger des Recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04464456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van den Eede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiaan de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom Luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mambouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boscowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alix De Morant Wallon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alix-de-morant-wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1248-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a career in Performing arts,  Alix de Morant is, since 2014, Assistant Professor  in Theatre & Dance studies at Université Paul Valery Montpellier 3, a Member of RIRRA 21 (EA4209), and Vice-President of EASTAP, European Association for Theatre &Performance Studies.She is in charge with Christian Rizzo of the EXERCE Master of Choreography (UPVM3/ICI-CCN Montpellier Occitanie) and also directs the DAPCE Master degree in European Art & Culture Management.She is author of numerous articles on contemporary dance and theatre performance. In addition, she is the author with Sylvie Clidière of the essay </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exterieur Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, L'Entretemps 2009 and with Eliane Beaufils the editor of  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Deuxième époque, 2018. She is  also one of the main editor of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes, Imaginaire des corps, entre la scène et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity and Intermediality  in Contemporary Theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier en acte (s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Hermann 2023.Her interest includes site specific performances,  theatre and participation, walking as an aesthetic practice, theatre & cognitive science, Intermediality and the various liminal domains where dance meets the other arts. Trained as a dancer and an actress, she is a leading various programmes exploring the relation between practice and theory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au prisme du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circus Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes urbaines : arts/rue/espaces/publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 58 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations chorégraphiques au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecodramaturgies Québec, France, fracophonie ( vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'ensauvager, s'enforester, s'enpaysager » (Récit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier Dramaturgie des plantes, 132, pp.P.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intelligence architecte de Johann Le Guillerm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, p.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview about Distant Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quels espaces [autres] pour la danse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, p.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalités : une méthode sans leçon. À propos de Massimo Furlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63-64, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse en Iran : une position doublement critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si on dansait en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette pointe de mobilité que la mort ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de danse néerlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (Janvier), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ in Cité - Projets artistiques participatifs dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io è un altro : deux femmes, une seule peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113-116 (Janvier-juin), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liberté des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E pur si Muove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fresnoy / Aubervilliers, écoles et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (Juillet-septembre), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo, corps poétique, corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (Octobre-décembre), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (Avril-juin), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses, quels modes d'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dédale : pédagogies des arts de la piste et de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (Janvier-mars), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécaniques virtuelles: Du jouet à l'outil, une corporéité de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (Octobre), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kwahulé: De Koltès à Coltrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (mars-avril), pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Koltès au cinéma et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 105, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clown et l'enfant : lorsque le rire devient médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en petit, jouer en mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, 979-10-300-1133-3. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des pédagogies chorégraphiques : le Master exerce à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux et Milieux des Arts vivants: Performer l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Reel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.484-514, 2024, Lieux et Milieux des Arts vivants, 978-2-37896-487-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste : réceptacle de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangement Provisoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12;15, 2024, 978-2-9596439-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constater la catastrophe ou danser pour elle : A propos de Nebula de Vania Vaneau»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège des Bernardins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-309., 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoire en mouvements : une traversée des ambiances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Coimbra Press (IUC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performativas e Intimidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.71-86, 2023, 978-989-26-2267-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/978-989-26-2267-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : imaginaires des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Fauco; Caroline San Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorégraphier le film.gestes, cadre, montage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimésis, pp.213-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clown et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des Arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre, Bibliothèque nationale de France; Centre National des Arts du Cirque, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le siècle pour mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Opéra National de Paris Saison 2017-2018: Benjamin Millepied-Maurice Béjart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au centre des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ in Cité: Projets artistiques participatifs dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors les murs, pp.14-15, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosotan sixième tableau, en écho à l'Après-midi d'un faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morishita Takashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatsumi Hijikata's butoh: Surrealism of the flesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taro Okamato Museum of Art, pp.154-157, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli nocturnes, danses rituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalaye Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dramaturgies d'Afrique noire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-170, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis: Jardin d'Eden ou paradis artificiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picon-Vallin Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scène et les images: Etudes et témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-205, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime Exhalaison. Représenter, jouer, simuler la mort jusqu'au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Trias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Poulain-Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième époque, 341 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier forain des Magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lansman, 63 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur danse: Essai sur la danse dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'entretemps; Hors les murs, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses afrodescendantes - table ronde avec Salia Sanou, Chantal Loïal, Rémy Kouakou Kouamé et Ana Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://smartlinks.audiomeans.fr/l/les-rendez-vous-m28-4460fe4f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds &amp;quot;Arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïe Fuller/Gab Sorère, histoire d'un assemblage au service de la fabrique de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Procedures :Nouveaux modes de Collaboration/ Nouveaux Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions of Dramaturgy 6th EASTAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Necropolis: Entering the city of the Dead. Performing a ritual for deceased migrants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Dec 2021, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Body, a site for remembrance, liberation and healing justice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatic Ethics: The Circulation of Bodies in Migratory Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, CERI, Sciences-Po Paris, CPCH, University of Hong-Kong, Université Paul Valéry Montpellier3, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire être habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Rouch, passeur d'images et de mondes", lab. RIRRA 21, Université Paul Valéry, Université Paris X Nanterre, Montpellier, 5-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendues, sillages, ponctuations : Terrains, temporalités et pratiques de la marche en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les promenades chorégraphiques et sonores en question" Université Paris 8, Centre National de la Danse, Pantin, 12 -13 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds d'excellence CollEx &amp;quot;Arts du Cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir ensemble : participer, partager, coopérer pour le patrimoine du spectacle vivant,Colloque International SIBMAS, Bibliothèque National de France et Musée du Costume de Moulins, BNF, Paris 4 avril 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Zaïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Décentrer notre vision de l'Europe : l'émergence de nouvelles formes", EASTAP (European Association for the Study of Theatre and Performance), Paris, 25-27 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement ou non événement: pratiques de l’in situ, du réel au sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pratiquer le réel en danse: document, témoignage, lieux", Centre Culturel International de Cerisy-la-Salle, Cerisy-la-Salle, 4 -11 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Performing Intimacy", atelier "Site-Specific Intimacy + Sensoriality", GIEP Universidad do Minhô, Centro International de Artes José de Guimarães, Guimarães, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Déchery, Marion Boudier, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étranger au prisme du chorégraphique: éloge de la sensorialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus en scènes. Repenser l’actualité d’un auteur (Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi sont-ils sortis dehors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-action "Et toi, tu danses où ? et avec qui ?" Centre chorégraphique national de Nantes et La Paperie, CNAREP d'Angers, Nantes, 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) geste(s) pour la recherche ? Le savoir a-t-il un corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Formis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "L'artiste chercheur et le chercheur artiste dans les pratiques scéniques actuelles : étude d’un geste critique. Performer les savoirs", Université Paris X Nanterre, MSH Nord, Centre Georges Pompidou, Théâtre de Nanterre Amandiers, Paris/Nanterre, 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la danse au cirque : art mineur, art majeur, quel dialogue entre les arts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centenaire du Ballet Parade, association Carbone14, Université Paul Valéry Montpellier, 13 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Embodiment/ Dis-embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "IPPT- International Platform for Performance Training -HKU", Université d'Utrecht, Utrecht, 9-12 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer le slapstick. Les impromptus chorégraphiques de Jean Philippe Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque du cinéma aux nouveaux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’entre-deux des images: déstructuration du récit filmique dans les œuvres chorégraphiques de Maria Jerez et Hanna Hegenscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativité&amp;Intermédialité sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Body Weather, un laboratoire à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : processus liés à la performance chez l’acteur et le spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédés d’intégration de la pensée spectatorielle chez Ivana Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le développement de l’être–ensemble dans les arts performatifs contemporains, Université Paris 8, Saint-Denis, 8-10 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminations urbaines de Jeanne Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes ordinaires dans le spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’orée des visages : de la danse à la marionnette, une instabilité foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l’image sur la scène marionnettique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichu ! ou le cauchemar de Meyerhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Autour de Matéi Visniec", lab. RIRRA21, Université Paul-Valéry, Montpellier, 21 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour voir: Marches et démarches chorégraphiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes, flux, corps. Art et ville contemporaine, Centre interdisciplinaire d'études et de recherches sur l'expression contemporaine, Saint-Étienne, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs chorégraphiques et visuels en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationale ArtVU, Amiens, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexion about dwelling and transient spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Migrating Arts Academies", Berlin, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations nomades : agencements mobiles et connections désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nomadismes, nouveaux médias et mobilités européennes", Théâtre Paris-Villette, 21-22 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marches et paysages de Christine Quoiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Les figures du corps en mouvement au cœur de l’espace urbain. Le piéton, le flâneur, le joggeur, le traceur et le danseur", Montréal, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerce des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les figures de l'acteur de la scène à la cité", Avignon Public Off, Avignon, 15-17 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Avignon, France. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultime exhalaison. Représenter, jouer, simuler la mort, jusqu’au dernier souffle (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que la route nous rend meilleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours découverte HorsLesMurs-SACD-ENACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier scientifique en vue de l'obtention de l'Habilitation à diriger des Recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04464456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van den Eede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiaan de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom Luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mambouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres du Lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boscowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="765AFA37"/>
+    <w:nsid w:val="17691893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-de-morant-wallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-7317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Poulain-Beaufils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clidi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arrangementprovisoire.org/wordpress/language/fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2267-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441099v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Despr&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barth&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Za&#239;des" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04464456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Herbin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nioche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan de Schrijver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Koning" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Luz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mambouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boscowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-de-morant-wallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-7317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441099v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arrangementprovisoire.org/wordpress/language/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2267-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Poulain-Beaufils" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clidi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavalda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Za&#239;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barth&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Despr&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04464456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Herbin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nioche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan de Schrijver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Koning" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Luz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mambouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boscowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>