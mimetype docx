--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -697,273 +697,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434890v1</w:t>
+                <w:t xml:space="preserve">hal-03596196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t>
+                <w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Breal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">PGMO days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596196v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1469,64 +1469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Breal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1543,51 +1543,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2023.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155109v1</w:t>
+                <w:t xml:space="preserve">hal-04552120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A loss queueing game for electric vehicle charging performance evaluation</w:t>
               </w:r>
@@ -1599,64 +1599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Breal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,51 +1673,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2023.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552120v1</w:t>
+                <w:t xml:space="preserve">hal-04155109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05166914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG0118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05166914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG0118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>