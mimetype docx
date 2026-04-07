--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1505,261 +1505,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">µGlyph: a Microgesture Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193374v1</w:t>
+                <w:t xml:space="preserve">hal-04026125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGlyph: a Microgesture Notation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+              <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026125v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">µGlyphe: une Notation Graphique pour Décrire les Microgestes</w:t>
               </w:r>
@@ -2323,248 +2323,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEXHI: A Mechanical Structure for Prototyping Bendable and EXpandable Handheld Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulp Friction: Exploring the Finger Pad Periphery for Subtle Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS '19: Interactive Surfaces and Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343055.3359703⟩</w:t>
+              <w:t xml:space="preserve">ACM CHI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961764v1</w:t>
+                <w:t xml:space="preserve">hal-02961740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulp Friction: Exploring the Finger Pad Periphery for Subtle Haptic Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEXHI: A Mechanical Structure for Prototyping Bendable and EXpandable Handheld Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-13, </w:t>
+              <w:t xml:space="preserve">ISS '19: Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. pp.269-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3343055.3359703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961740v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t>
               </w:r>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Lucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pang Suwanaposee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wambecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hofmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186479" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pang Suwanaposee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wambecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580693" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hofmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186479" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>