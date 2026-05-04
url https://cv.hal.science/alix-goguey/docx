--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -861,3103 +861,3233 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm UIs: Impact of Assistance on Users' Sense of Agency</w:t>
+                <w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Jobert</w:t>
+                <w:t xml:space="preserve">Suliac Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Korghlou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 CHI Conference on Human Factors in Computing Systems (CHI '26)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3772318.3790663⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527406v1</w:t>
+                <w:t xml:space="preserve">hal-05596777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du type d'assistance d'une interface modulaire robotisée sur le sens d'agentivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Swarm UIs: Impact of Assistance on Users' Sense of Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Korghlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelli Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">2026 CHI Conference on Human Factors in Computing Systems (CHI '26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294835v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du type d'assistance d'une interface modulaire robotisée sur le sens d'agentivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliac Lavenant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Goguey</w:t>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680841v1</w:t>
+                <w:t xml:space="preserve">hal-05294835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Selection in Mixed Reality: Designing a Two-Phase Technique To Reduce Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+                <w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliac Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMAR59233.2023.00095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297966v1</w:t>
+                <w:t xml:space="preserve">hal-04680841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Robert Jean Faisandaz</w:t>
+                <w:t xml:space="preserve">µGlyph: a Microgesture Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353214v1</w:t>
+                <w:t xml:space="preserve">hal-04026125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGlyph: a Microgesture Notation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580693⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026125v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Selection in Mixed Reality: Designing a Two-Phase Technique To Reduce Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sydney (Australia), Australia. pp.800-809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR59233.2023.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193374v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGlyphe: une Notation Graphique pour Décrire les Microgestes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+                <w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Robert Jean Faisandaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. pp.1-13, </w:t>
+              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Oct 2023, Paris, France. pp.594-603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655062v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Faisandaz</w:t>
+                <w:t xml:space="preserve">µGlyphe: une Notation Graphique pour Décrire les Microgestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t>
+              <w:t xml:space="preserve">33ème conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778999v1</w:t>
+                <w:t xml:space="preserve">hal-03655062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Pace and User Preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Faisandaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andy Cockburn</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '21: CHI Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2022, Bengaluru (Bangalore), India. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237401v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multiple Mappings: an Evaluation of Interference, Transfer, and Retention with Chorded Shortcut Buttons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction Pace and User Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alix Goguey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pang Suwanaposee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">CHI '21: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama Japan, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961784v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphino: A Nature-Inspired Tool for the Design of Shape-Changing Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Multiple Mappings: an Evaluation of Interference, Transfer, and Retention with Chorded Shortcut Buttons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Hofmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel P S Qamar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Robinson</w:t>
+                <w:t xml:space="preserve">David Ledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937726v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulp Friction: Exploring the Finger Pad Periphery for Subtle Haptic Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphino: A Nature-Inspired Tool for the Design of Shape-Changing Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel P S Qamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Stawarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300871⟩</w:t>
+              <w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. pp.1943-1958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3357236.3395453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961740v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEXHI: A Mechanical Structure for Prototyping Bendable and EXpandable Handheld Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS '19: Interactive Surfaces and Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. pp.269-273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3343055.3359703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t>
+                <w:t xml:space="preserve">Pulp Friction: Exploring the Finger Pad Periphery for Subtle Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carl Gutwin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t>
+              <w:t xml:space="preserve">ACM CHI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381584v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
+                <w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413716v1</w:t>
+                <w:t xml:space="preserve">hal-02381584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t>
+                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t>
+              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714195v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storyboard-Based Empirical Modeling of Touch Interface Performance</w:t>
+                <w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andy Cockburn</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018), Demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3170427.3186479⟩</w:t>
+              <w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736699v1</w:t>
+                <w:t xml:space="preserve">hal-01714195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Finger Pitch and Roll Orientation During Atomic Touch Actions</w:t>
+                <w:t xml:space="preserve">Storyboard-Based Empirical Modeling of Touch Interface Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vogel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
+              <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018), Demonstration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3174163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714827v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storyboard-Based Empirical Modelling of Touch Interface Performance</w:t>
+                <w:t xml:space="preserve">Characterizing Finger Pitch and Roll Orientation During Atomic Touch Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andy Cockburn</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3174019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3174163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714825v1</w:t>
+                <w:t xml:space="preserve">hal-01714827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storyboard-Based Empirical Modelling of Touch Interface Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3174019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609943v1</w:t>
+                <w:t xml:space="preserve">hal-01714825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t>
+              <w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383528v1</w:t>
+                <w:t xml:space="preserve">hal-01609943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance and Preference of Different Fingers and Chords for Pointing, Dragging, and Object Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of CHI'16, the 34th Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858194⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267607v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Object- and Command-oriented Interaction</w:t>
+                <w:t xml:space="preserve">The Performance and Preference of Different Fingers and Chords for Pointing, Dragging, and Object Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_18⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of CHI'16, the 34th Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.4250-4261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252527v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoiraccourcix : Sélection de Commandes sur Écrans Tactiles Multi-Points par Identification des Doigts</w:t>
+                <w:t xml:space="preserve">Quantifying Object- and Command-oriented Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.28-37, </w:t>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Sep 2015, Bamberg, Germany. pp.231-239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2670444.2670446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089621v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adoiraccourcix : Sélection de Commandes sur Écrans Tactiles Multi-Points par Identification des Doigts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.28-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facial Landmarks Localization Estimation by Cascaded Boosted Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ronan Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3967,196 +4097,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de Commandes sur Tables Interactives Multi-Points par Identification des Doigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4231,114 +4361,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et concevoir l'interaction tactile avec identification des doigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Lille 1 - Sciences et Technologies, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01390458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4485,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pang Suwanaposee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wambecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580693" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hofmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186479" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pang Suwanaposee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wambecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hofmeister" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300871" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186479" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>