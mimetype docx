--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1414,703 +1414,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGlyph: a Microgesture Notation</w:t>
+                <w:t xml:space="preserve">3D Selection in Mixed Reality: Designing a Two-Phase Technique To Reduce Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sydney (Australia), Australia. pp.800-809, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR59233.2023.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026125v1</w:t>
+                <w:t xml:space="preserve">hal-04297966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t>
+                <w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+                <w:t xml:space="preserve">Gauthier Robert Jean Faisandaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t>
+              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Oct 2023, Paris, France. pp.594-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193374v1</w:t>
+                <w:t xml:space="preserve">hal-04353214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Selection in Mixed Reality: Designing a Two-Phase Technique To Reduce Fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMAR59233.2023.00095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297966v1</w:t>
+                <w:t xml:space="preserve">hal-04193374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Robert Jean Faisandaz</w:t>
+                <w:t xml:space="preserve">µGlyph: a Microgesture Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Oct 2023, Paris, France. pp.594-603, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353214v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGlyphe: une Notation Graphique pour Décrire les Microgestes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+                <w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Faisandaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516371⟩</w:t>
+              <w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2022, Bengaluru (Bangalore), India. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655062v1</w:t>
+                <w:t xml:space="preserve">hal-03778999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Faisandaz</w:t>
+                <w:t xml:space="preserve">µGlyphe: une Notation Graphique pour Décrire les Microgestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Nov 2022, Bengaluru (Bangalore), India. à paraître, </w:t>
+              <w:t xml:space="preserve">33ème conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778999v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Pace and User Preferences</w:t>
               </w:r>
@@ -2453,499 +2453,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEXHI: A Mechanical Structure for Prototyping Bendable and EXpandable Handheld Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS '19: Interactive Surfaces and Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343055.3359703⟩</w:t>
+              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961764v1</w:t>
+                <w:t xml:space="preserve">hal-02413716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulp Friction: Exploring the Finger Pad Periphery for Subtle Haptic Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEXHI: A Mechanical Structure for Prototyping Bendable and EXpandable Handheld Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-13, </w:t>
+              <w:t xml:space="preserve">ISS '19: Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. pp.269-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3343055.3359703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961740v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t>
+                <w:t xml:space="preserve">Pulp Friction: Exploring the Finger Pad Periphery for Subtle Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carl Gutwin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t>
+              <w:t xml:space="preserve">ACM CHI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381584v1</w:t>
+                <w:t xml:space="preserve">hal-02961740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
+                <w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
+              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413716v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t>
               </w:r>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pang Suwanaposee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wambecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hofmeister" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300871" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186479" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pang Suwanaposee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wambecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hofmeister" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359703" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186479" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>