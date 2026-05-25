--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -1496,265 +1496,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two mycotoxins deoxynivalenol and fumonisin on pig intestinal health</w:t>
+                <w:t xml:space="preserve">Microbial biotransformation of DON: molecular basis for reduced toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+                <w:t xml:space="preserve">Sabria S. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leticia S. Murate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40813-016-0041-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606924v1</w:t>
+                <w:t xml:space="preserve">hal-02636872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biotransformation of DON: molecular basis for reduced toxicity</w:t>
+                <w:t xml:space="preserve">Impact of two mycotoxins deoxynivalenol and fumonisin on pig intestinal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia S. Murate</w:t>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep29105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40813-016-0041-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636872v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal toxicity of the masked mycotoxin deoxynivalenol-3-β-d-glucoside</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabria Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia S Murate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1887,77 +1887,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicology of deoxynivalenol and its acetylated and modified forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,64 +2021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mycotoxin on immune response and consequences for pig health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.63-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,51 +2309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57B7BF6B"/>
+    <w:nsid w:val="2ABB78DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2540,51 +2540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-pierron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9510-4790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04929123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lassallette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Reymondaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17020069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Balbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25189790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula F.L. Bracarense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana R Gerez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schatzmayr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatzia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Hoog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Saalm&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lagler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniya Mitra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0726-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhlem Gerner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula F. L. Bracarense" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi E. Schwartz-Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2293-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-016-0041-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria S. Mimoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S. Murate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1826-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2016.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30096" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-pierron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9510-4790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04929123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lassallette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Reymondaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17020069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Balbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25189790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula F.L. Bracarense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana R Gerez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schatzmayr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vatzia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Hoog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Saalm&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lagler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniya Mitra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0726-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhlem Gerner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula F. L. Bracarense" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi E. Schwartz-Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2293-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria S. Mimoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S. Murate" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-016-0041-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1826-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2016.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30096" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>