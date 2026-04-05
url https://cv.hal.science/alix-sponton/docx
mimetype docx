--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -579,183 +579,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pères absents ? Saisir la diversité du non-recours au congé de paternité à partir de méthodes mixtes</w:t>
+                <w:t xml:space="preserve">Reluctant Fathers? A Mixed-Methods Approach to Grasp the Diversity of Mechanisms Behind Paternity Leave Non-Take-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (1), pp.87-121. </w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.83-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2301.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195629v1</w:t>
+                <w:t xml:space="preserve">hal-04195631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reluctant Fathers? A Mixed-Methods Approach to Grasp the Diversity of Mechanisms Behind Paternity Leave Non-Take-Up</w:t>
+                <w:t xml:space="preserve">Des pères absents ? Saisir la diversité du non-recours au congé de paternité à partir de méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (1), pp.83-116. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.87-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2301.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195631v1</w:t>
+                <w:t xml:space="preserve">hal-04195629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephone and video-call collection of personal narratives on intimate subjects. Methodological issues in remote interviewing to collect life histories</w:t>
               </w:r>
@@ -843,287 +843,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels freins limitent encore le recours au congé de paternité chez les jeunes pères ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intime au bout du fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Lévy-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 419, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 63 (2), pp.311-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57706/cereqbref-0419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.632.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593756v1</w:t>
+                <w:t xml:space="preserve">hal-03991509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intime au bout du fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring COVID-19 lockdowns as unexpected paternity leave: One shock, diverse gender ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 63 (2), pp.311-332. </w:t>
+              <w:t xml:space="preserve">Journal of Family Research - JFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.41-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.632.0311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20377/jfr-706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991509v1</w:t>
+                <w:t xml:space="preserve">hal-03329192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring COVID-19 lockdowns as unexpected paternity leave: One shock, diverse gender ideologies</w:t>
+                <w:t xml:space="preserve">Quels freins limitent encore le recours au congé de paternité chez les jeunes pères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Research - JFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.41-66. </w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 419, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20377/jfr-706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57706/cereqbref-0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329192v1</w:t>
+                <w:t xml:space="preserve">hal-03593756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le confinement a-t-il joué en faveur d’un plus long congé paternité ?</w:t>
               </w:r>
@@ -1270,51 +1270,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 253, pp.264, 2025</w:t>
+              <w:t xml:space="preserve">, 253, 264 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1636,51 +1636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D97CE15"/>
+    <w:nsid w:val="1E567C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-sponton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240828518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T&#244;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.640.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395094v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca L&#233;vy-Guillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqbref-0419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04919666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez-Folgueras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04565792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-sponton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240828518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T&#244;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.640.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395094v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca L&#233;vy-Guillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqbref-0419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04919666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez-Folgueras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04565792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>