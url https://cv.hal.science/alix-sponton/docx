--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -843,209 +843,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intime au bout du fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring COVID-19 lockdowns as unexpected paternity leave: One shock, diverse gender ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 63 (2), pp.311-332. </w:t>
+              <w:t xml:space="preserve">Journal of Family Research - JFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.41-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.632.0311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20377/jfr-706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991509v1</w:t>
+                <w:t xml:space="preserve">hal-03329192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring COVID-19 lockdowns as unexpected paternity leave: One shock, diverse gender ideologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intime au bout du fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Lévy-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Research - JFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.41-66. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 63 (2), pp.311-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20377/jfr-706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.632.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329192v1</w:t>
+                <w:t xml:space="preserve">hal-03991509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels freins limitent encore le recours au congé de paternité chez les jeunes pères ?</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E567C98"/>
+    <w:nsid w:val="C409BDEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-sponton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240828518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T&#244;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.640.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395094v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca L&#233;vy-Guillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqbref-0419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04919666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez-Folgueras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04565792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-sponton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240828518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T&#244;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.640.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395094v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca L&#233;vy-Guillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-706" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqbref-0419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04919666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez-Folgueras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04565792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>