--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -579,183 +579,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reluctant Fathers? A Mixed-Methods Approach to Grasp the Diversity of Mechanisms Behind Paternity Leave Non-Take-Up</w:t>
+                <w:t xml:space="preserve">Des pères absents ? Saisir la diversité du non-recours au congé de paternité à partir de méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (1), pp.83-116. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.87-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2301.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195631v1</w:t>
+                <w:t xml:space="preserve">hal-04195629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pères absents ? Saisir la diversité du non-recours au congé de paternité à partir de méthodes mixtes</w:t>
+                <w:t xml:space="preserve">Reluctant Fathers? A Mixed-Methods Approach to Grasp the Diversity of Mechanisms Behind Paternity Leave Non-Take-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (1), pp.87-121. </w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.83-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2301.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195629v1</w:t>
+                <w:t xml:space="preserve">hal-04195631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephone and video-call collection of personal narratives on intimate subjects. Methodological issues in remote interviewing to collect life histories</w:t>
               </w:r>
@@ -921,209 +921,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intime au bout du fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels freins limitent encore le recours au congé de paternité chez les jeunes pères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 63 (2), pp.311-332. </w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 419, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.632.0311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57706/cereqbref-0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991509v1</w:t>
+                <w:t xml:space="preserve">hal-03593756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels freins limitent encore le recours au congé de paternité chez les jeunes pères ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intime au bout du fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Lévy-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 419, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 63 (2), pp.311-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57706/cereqbref-0419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.632.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593756v1</w:t>
+                <w:t xml:space="preserve">hal-03991509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le confinement a-t-il joué en faveur d’un plus long congé paternité ?</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C409BDEC"/>
+    <w:nsid w:val="C10EFE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-sponton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240828518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T&#244;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.640.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395094v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca L&#233;vy-Guillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-706" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqbref-0419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04919666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez-Folgueras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04565792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-sponton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240828518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T&#244;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.640.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guedj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395094v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca L&#233;vy-Guillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-706" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqbref-0419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04919666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez-Folgueras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04565792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>