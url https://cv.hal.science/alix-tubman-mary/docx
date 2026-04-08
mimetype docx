--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -519,259 +519,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Panthéon de La Nouvelle Revue Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William Marx; Anne-Rachel Hermetet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française, colloques du centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.166-179, 2013, Les Cahiers de la NRF, 9782070136520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivière dans la fosse aux lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Cerisier; Claire Paulhan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française, colloques du centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.288-304, 2013, Les Cahiers de la NRF, 9782070136520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’amour des « délicates choses grises » : quelques variations sur le genre botanique dans la littérature contemporaine, d’André Gide à Claude Simon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Scepi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Genre et ses qualificatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105, , 2013, La Licorne, 978-2-7535-2840-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507152v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-02507091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitiés, affinités littéraires et enjeux de pouvoir autour de La NRF de Jacques Rivière</w:t>
               </w:r>
@@ -1741,173 +1741,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Goux, un monde englouti ressurgit</w:t>
+                <w:t xml:space="preserve">L'écriture du tabou et la tentation du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 239-2</w:t>
+              <w:t xml:space="preserve">, 2026, 234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552888v1</w:t>
+                <w:t xml:space="preserve">hal-05468581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture du tabou et la tentation du mythe</w:t>
+                <w:t xml:space="preserve">Jean-Paul Goux, un monde englouti ressurgit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 234</w:t>
+              <w:t xml:space="preserve">, 2026, 239-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468581v1</w:t>
+                <w:t xml:space="preserve">hal-05552888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout ce bruit en train de devenir une parole...&amp;quot;. La germination de l’œuvre claudélienne et le moment critique de 1907</w:t>
               </w:r>
@@ -2262,169 +2262,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adania Shibli, écrire pour sonder le silence.</w:t>
+                <w:t xml:space="preserve">A propos de Cher instant, je te vois, de Caroline Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Jean Follain – Robert Ganzo, n° 1145-1146, pp.253-261</w:t>
+              <w:t xml:space="preserve">, 2024, Laurence Sterne, n° 1147-1148, pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892450v1</w:t>
+                <w:t xml:space="preserve">hal-04892465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de Cher instant, je te vois, de Caroline Lamarche</w:t>
+                <w:t xml:space="preserve">Adania Shibli, écrire pour sonder le silence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Laurence Sterne, n° 1147-1148, pp.340-341</w:t>
+              <w:t xml:space="preserve">, 2024, Jean Follain – Robert Ganzo, n° 1145-1146, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892465v1</w:t>
+                <w:t xml:space="preserve">hal-04892450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je suis cet Actéon par ses chiens déchiré », figures de la chasse chez Caroline Lamarche</w:t>
               </w:r>
@@ -2560,312 +2560,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écriture romanesque et &amp;quot;perspectives dépravées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Goux lecteur de Julien Gracq et de Lautréamont : naissance d'une vocation d'écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande Tiqueté (Champ Vallon, 2020) et Au coeur d'un été en or (Mercure de France, 2020), par Anne Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fellini-Roma : sur les bords du Léthé. Un usage fellinien de la métalepse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.187-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34616/ajmp.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474784v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02958536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivière, écrivain catholique ?</w:t>
               </w:r>
@@ -3901,51 +3901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A93CBBFB"/>
+    <w:nsid w:val="51C0AEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4132,51 +4132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-tubman-mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2807-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050641336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250276054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385982340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10206/le-personnage-romanesque-au-miroir-du-lecteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3895-0.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-selon-jean-paulhan-portrait-de-jean-paulhan-en-fossoyeur-shakespearien.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2099-3.p.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/La-Nouvelle-Revue-francaise2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Etudes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18518-5.p.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.6274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.899.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-tubman-mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2807-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050641336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250276054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385982340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10206/le-personnage-romanesque-au-miroir-du-lecteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3895-0.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-selon-jean-paulhan-portrait-de-jean-paulhan-en-fossoyeur-shakespearien.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2099-3.p.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/La-Nouvelle-Revue-francaise2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Etudes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18518-5.p.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.6274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.899.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>