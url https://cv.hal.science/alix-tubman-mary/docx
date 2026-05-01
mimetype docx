--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1887,187 +1887,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Anne Serre auteur, autrice.. autre., 2025 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tout ce bruit en train de devenir une parole...&amp;quot;. La germination de l’œuvre claudélienne et le moment critique de 1907</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Claudel sous l’œil des critiques 1900-1960, 245, pp.15-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18518-5.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063795v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05355610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust, ce n'était pas gagné !</w:t>
               </w:r>
@@ -3901,51 +3901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51C0AEFF"/>
+    <w:nsid w:val="E4C4959A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4132,51 +4132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-tubman-mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2807-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050641336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250276054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385982340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10206/le-personnage-romanesque-au-miroir-du-lecteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3895-0.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-selon-jean-paulhan-portrait-de-jean-paulhan-en-fossoyeur-shakespearien.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2099-3.p.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/La-Nouvelle-Revue-francaise2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Etudes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18518-5.p.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.6274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.899.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-tubman-mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2807-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050641336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250276054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385982340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10206/le-personnage-romanesque-au-miroir-du-lecteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3895-0.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-selon-jean-paulhan-portrait-de-jean-paulhan-en-fossoyeur-shakespearien.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2099-3.p.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/La-Nouvelle-Revue-francaise2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Etudes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18518-5.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.6274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.899.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>