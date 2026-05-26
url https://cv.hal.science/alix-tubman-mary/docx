--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -519,259 +519,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’amour des « délicates choses grises » : quelques variations sur le genre botanique dans la littérature contemporaine, d’André Gide à Claude Simon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Scepi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre et ses qualificatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105, , 2013, La Licorne, 978-2-7535-2840-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Panthéon de La Nouvelle Revue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William Marx; Anne-Rachel Hermetet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle Revue Française, colloques du centenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.166-179, 2013, Les Cahiers de la NRF, 9782070136520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallimard</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02507076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivière dans la fosse aux lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Cerisier; Claire Paulhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle Revue Française, colloques du centenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.288-304, 2013, Les Cahiers de la NRF, 9782070136520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507091v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02507152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitiés, affinités littéraires et enjeux de pouvoir autour de La NRF de Jacques Rivière</w:t>
               </w:r>
@@ -1741,173 +1741,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture du tabou et la tentation du mythe</w:t>
+                <w:t xml:space="preserve">Jean-Paul Goux, un monde englouti ressurgit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 234</w:t>
+              <w:t xml:space="preserve">, 2026, 239-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468581v1</w:t>
+                <w:t xml:space="preserve">hal-05552888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Goux, un monde englouti ressurgit</w:t>
+                <w:t xml:space="preserve">L'écriture du tabou et la tentation du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 239-2</w:t>
+              <w:t xml:space="preserve">, 2026, 234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552888v1</w:t>
+                <w:t xml:space="preserve">hal-05468581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1969,251 +1969,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'art poétique d'Anne Serre. &amp;lt;i&amp;gt;Vertu et Rosalinde&amp;lt;/i&amp;gt;, compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust, ce n'était pas gagné !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tout ce bruit en train de devenir une parole...&amp;quot;. La germination de l’œuvre claudélienne et le moment critique de 1907</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Claudel sous l’œil des critiques 1900-1960, 245, pp.15-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18518-5.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063795v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05283424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Serre, une danse avec la mort</w:t>
               </w:r>
@@ -2262,169 +2262,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de Cher instant, je te vois, de Caroline Lamarche</w:t>
+                <w:t xml:space="preserve">Adania Shibli, écrire pour sonder le silence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Laurence Sterne, n° 1147-1148, pp.340-341</w:t>
+              <w:t xml:space="preserve">, 2024, Jean Follain – Robert Ganzo, n° 1145-1146, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892465v1</w:t>
+                <w:t xml:space="preserve">hal-04892450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adania Shibli, écrire pour sonder le silence.</w:t>
+                <w:t xml:space="preserve">A propos de Cher instant, je te vois, de Caroline Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Jean Follain – Robert Ganzo, n° 1145-1146, pp.253-261</w:t>
+              <w:t xml:space="preserve">, 2024, Laurence Sterne, n° 1147-1148, pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892450v1</w:t>
+                <w:t xml:space="preserve">hal-04892465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je suis cet Actéon par ses chiens déchiré », figures de la chasse chez Caroline Lamarche</w:t>
               </w:r>
@@ -2560,312 +2560,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fellini-Roma : sur les bords du Léthé. Un usage fellinien de la métalepse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2021.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Goux lecteur de Julien Gracq et de Lautréamont : naissance d'une vocation d'écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écriture romanesque et &amp;quot;perspectives dépravées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande Tiqueté (Champ Vallon, 2020) et Au coeur d'un été en or (Mercure de France, 2020), par Anne Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tubman-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958536v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03474784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivière, écrivain catholique ?</w:t>
               </w:r>
@@ -3901,51 +3901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4C4959A"/>
+    <w:nsid w:val="0E4D9EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4132,51 +4132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-tubman-mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2807-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050641336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250276054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385982340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10206/le-personnage-romanesque-au-miroir-du-lecteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3895-0.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-selon-jean-paulhan-portrait-de-jean-paulhan-en-fossoyeur-shakespearien.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2099-3.p.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/La-Nouvelle-Revue-francaise2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Etudes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18518-5.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.6274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.899.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alix-tubman-mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2807-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050641336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250276054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385982340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10206/le-personnage-romanesque-au-miroir-du-lecteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3895-0.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-selon-jean-paulhan-portrait-de-jean-paulhan-en-fossoyeur-shakespearien.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2099-3.p.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/La-Nouvelle-Revue-francaise2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Etudes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18518-5.p.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.6274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.899.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>